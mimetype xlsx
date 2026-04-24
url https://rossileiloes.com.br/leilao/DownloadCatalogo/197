--- v0 (2025-11-23)
+++ v1 (2026-04-24)
@@ -42,50 +42,51 @@
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="22"/>
+      <color rgb="FF1C4E61"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -141,205 +142,481 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Rossi leiloes</t>
+          <t>Rossi leilões</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>Terreno com área de 160 m² </t>
+          <t>Ônibus • Carretas • Balanças • Betoneiras • Seladoras • Empilhadeiras</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>31/12/1969 21:00</t>
+          <t>07/07/2017 10:00</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Leiloeiro</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>Ugo Rossi Filho</t>
+          <t>Guilherme O Rossi</t>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Lote</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9588", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9588", " Ônibus Busscar Elbus 340 Mecânica MWM - VW 17-240 Ano 2001 banheiro, cabeamento de internet já passado, pronto para motor home.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>110.437,02</t>
+          <t>60.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>5000.00</t>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9587", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9587", " CARRETA MARCA:  FACCHINI MODELO:  SRF LO ANO 2002/2002 COR: VERMELHA")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9590", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9590", " CARRETA MARCA:  FACCHINI MODELO:  IR RER FR ANO 1997/1998 COR: CINZA")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>19.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9589", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9589", " CARRETA MARCA:  FACCHINI MODELO:  SRF LO ANO 2005/2005 COR: BRANCA")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>27.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9415", "007")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9415", "2 Balanças Eletronicas Toledo 50 KGs")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9416", "008")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9416", "Balança Eletrônica - Filizola - 60 Kgs")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9417", "010")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9417", "3 Betoneiras - 400 Lts")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9418", "012")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9418", "2 Seladoras Marca Matisa")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9419", "013")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9419", "Seladora Marca Embrapac")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9420", "015")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9420", "Empilhadeira Hyster 55 ( cap. 2.130 Kgs)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9421", "016")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/9421", "Empilhadeira Yale 50 ( cap. 1790 Kgs)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>