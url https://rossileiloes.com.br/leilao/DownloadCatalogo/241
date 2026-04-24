--- v0 (2025-10-13)
+++ v1 (2026-04-24)
@@ -42,50 +42,51 @@
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="22"/>
+      <color rgb="FF1C4E61"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -141,116 +142,116 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F163"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Rossi leiloes</t>
+          <t>Rossi leilões</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>Apartamento com área total de 133.09 m² em Taubaté/SP</t>
+          <t>+ DE 150 LOTES MÁQ. PESADAS • PICK UPS/VANS • CAM./ÔNIBUS • VEÍCULOS  MOTOS </t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>01/07/2021 16:00</t>
+          <t>20/10/2017 12:00</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Leiloeiro</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>Ugo Rossi Filho</t>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1"/>
@@ -268,78 +269,4330 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11104", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11104", " MB / ÔNIBUS 0 371 R PLACA: BWB4110 ANO: 1992 PREF.: 487 CHASSI: 9BM364209NC071478")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>5.400,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11088", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11088", " MB / ONIBUS 371 E PLACA: CZA2796 ANO: 1990 PREF.: 630 CHASSI: 9BM364209LC066605")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>9.400,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11107", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11107", " MB / BUS 1315 PLACA: BFW0312 ANO: 1994 PREF.: 486 CHASSI: 9BM384098PB989481")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>8.200,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11091", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11091", " MB / NEOBUS MEGA OF PLACA: DBA1852 ANO: 2001 PREF.: 476 CHASSI: 9BM3840731B288287")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11062", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11062", " VW / KOMBI PLACA: DBS2016 ANO: 2005 PREF.: 216 CHASSI: 9BWGB07X56P005003")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>8.800,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11070", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11070", " GM / PICK-UP D20 PLACA: CZA2841 ANO: 1989 PREF.: 315 CHASSI: 9BG258NNLLC013797")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11056", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11056", " MB / 313CDI MARIMAR AMB. PLACA: DBS2091 ANO: 2007 PREF.: 93 CHASSI: 8AC9036618A984297")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>4.600,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11069", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11069", " MB / 312D SPRINTER PLACA: CZC7657 ANO: 2000 PREF.: 1809 CHASSI: 8AC6903311A550537")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11061", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11061", " MB / 313BCDI SPRINTER M PLACA: DBS7657 ANO: 2006 PREF.: 1028 CHASSI: 8AC9036727A954050")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>13.600,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11092", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11092", " MB / 312D SPRINTER PLACA: CZC7664 ANO: 2000 PREF.: 1811 CHASSI: 8AC6903311A550528")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>16.200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11068", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11068", " MB / 312D SPRINTER PLACA: DBA1853 ANO: 2001 PREF.: 1103 CHASSI: 8AC6903411A550225")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>17.800,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11078", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11078", " RENAULT / MASTER AMB PLACA: DBS1903 ANO: 2004 PREF.: 19 CHASSI: 93YADCCH54J502012")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>6.400,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11095", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11095", " MB / 313CDI MARIMAR AMB. PLACA: DBS2142 ANO: 2006 PREF.: 85 CHASSI: 8AC903661ZA960415")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>4.800,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11109", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11109", " MB / 312D SPRINTER PLACA: CZC7658 ANO: 2000 PREF.: 1808 CHASSI: 8AC6903311A550524")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>16.700,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11076", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11076", " TOYOTA / BANDEIRANTE PLACA: DBA0320 ANO: 1991 PREF.: 54 CHASSI: 9BROJ0020M1011902")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>26.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11094", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11094", " MB / 313CDI SPRINTER PLACA: DBA7220 ANO: 2003 PREF.: 1021 CHASSI: 8AC9036724A910252")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>19.200,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11073", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11073", " MB / 312D SPRINTER PLACA: DBA1855 ANO: 2001 PREF.: 1104 CHASSI: 8AC6903411A551885")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>22.200,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11080", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11080", " MB / BASC LK 1214  PLACA: BNZ8230 ANO: 1989 PREF.: 600 CHASSI: 9BM384041KB867265")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>23.200,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11071", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11071", " MB / BASC LK 1214  PLACA: CZA2785 ANO: 1989 PREF.: 565 CHASSI: 9BM384041KB854971")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>15.400,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11065", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11065", " MB / BASC  LK 1214 PLACA: CZA2799 ANO: 1989 PREF.: 574 CHASSI: 9BM384041KB856835")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>24.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11105", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11105", " MB 1113 CAMINHÃO MEC. OPERACIONAL PLACA: CDZ3678 ANO: 1978 PREF.: 533 CHASSI: 34406112417587.")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>13.200,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11100", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11100", " MB / L 1414 MEC.OPERACIONAL PLACA: CDZ3664 ANO: 1989 PREF.: 581 CHASSI: 9BM384014KB852085")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>27.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11064", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11064", " MB / BASC  LK 1214 PLACA: CDZ3537 ANO: 1990 PREF.: 588 CHASSI: 9BM384041LB870008")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>15.200,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11111", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11111", " MB / GUINCHO 709 PLACA: CZA2717 ANO: 1989 PREF.: 454 CHASSI: 9BM688102KB854769")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11075", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11075", " FORD / CAR F 4000 PLACA: CZA2633 ANO: 1989 PREF.: 636 CHASSI: 9BFKXXL61KDR11688")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>12.400,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11084", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11084", " MB / BASC LK 1214  PLACA: CZA2654 ANO: 1990 PREF.: 594 CHASSI: 9BM384041LB869735")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11098", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11098", " MB / BASC 1214 PLACA: CZA2832 ANO: 1990 PREF.: 598 CHASSI: 9BM384041LB870223")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>12.200,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11060", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11060", " GM / BAU D40 PLACA: CZA2731 ANO: 1989 PREF.: 361 CHASSI: 9BG443NNLKC009406")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11089", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11089", " MB / 312D SPRINTER PLACA: CZC7665 ANO: 2000 PREF.: 1812 CHASSI: 8AC6903311A550518")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>16.800,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11096", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11096", " GM / CAR D40 PLACA: CZA2628 ANO: 1989 PREF.: 372 CHASSI: 9BG443NNLKC005076")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>10.400,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11074", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11074", " IVECO / DAILY CITY AMB PLACA: DBS2071 ANO: 2007 PREF.: 90 CHASSI: 93ZC3890178329123")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>15.500,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11103", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11103", " IVECO / DAILY CITY AMB PLACA: DMN0347 ANO: 2007 PREF.: 92 CHASSI: 93ZC3890178329011")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11082", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11082", " MULLER / ROLO AP 23 PLACA: BFW0141 ANO: 1985 PREF.: 741 SÉRIE: 1600535.")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...6 lines deleted...]
-          <t>1000.00</t>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11072", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11072", " MB / CAR 608 PLACA: CZA2690 ANO: 1985 PREF.: 436 CHASSI: 30830212674666.")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11090", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11090", " MB / BASC 1214 PLACA: CZA2727 ANO: 1990 PREF.: 591 CHASSI: 9BM384041LB870018")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>25.200,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11066", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11066", " GM / PICK-UP D20 PLACA: DBA0309 ANO: 1989 PREF.: 295 CHASSI: 9BG244NNLKC001094")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>8.200,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11086", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11086", " CAT / CARREGADEIRA 930 PLACA: BFW0302 ANO: 1975 PREF.: 695 SÉRIE: 71H398")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>36.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11083", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11083", " CATERPILLAR 930 PÁ CARREG PLACA: BFW0196 ANO: 1976 PREF.: 683 SÉRIE: 71H712")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>29.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11110", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11110", " CAT / CARREGADEIRA 930 PLACA: CZA2666 ANO: 1989 PREF.: 689 SÉRIE: 57702060")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>27.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11057", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11057", " DYNAPAC 15-A PLACA: CDZ3639 ANO: 1989 PREF.: 721 SÉRIE: CA15672B190")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>28.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11093", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11093", " CAT / CARREGADEIRA 930 PLACA: CZA2837 ANO: 1990 PREF.: 690 SÉRIE: 57702472")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>36.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11067", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11067", " FIAT ALLIS PLACA: DBA7178 ANO: 2002 PREF.: 738 SÉRIE: FB803A2R03740")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>16.500,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11108", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11108", " YTO / ROLO COMPACTADOR LTS208H PLACA: Sem doc. ANO: 2011 PREF.: 723 SÉRIE: 87235857.")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11058", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11058", " MB / QUIP 1113 PLACA: BFW0367 ANO: 1979 PREF.: 542 CHASSI: 34502112433989.")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>14.800,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11097", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11097", " MB / CAR L 608 E PLACA: CZA2735 ANO: 1986 PREF.: 626 CHASSI: 9BM308325GB716231")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11063", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11063", " IVECO / DAILY CITY 38.13 PLACA: DBS2043 ANO: 2007 PREF.: 89 CHASSI: 93ZC3890178329037")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>17.200,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11101", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11101", " VW / 24.220 BASCULANTE PLACA: DBS2129 ANO: 2007 PREF.: 559 CHASSI: 9BW3782T08R819361")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>34.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11059", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11059", " FORD / CARGO CAR 1618T PLACA: CZA2831 ANO: 1987 PREF.: 632 CHASSI: 9BFYXXLPXHDB08316")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11106", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11106", " VW GOL MI PLACA: CDZ3551 ANO: 1998 PREF.: 5 CHASSI: 9BWZZZ373WP570053 KM: 172617")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>5.400,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11077", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11077", " VW / KOMBI PLACA: DBA0340 ANO: 1999 PREF.: 1076 CHASSI: 9BWGB17X7YP006405 Km: 150710")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11099", "051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11099", " VW / KOMBI PLACA: BNZ8275 ANO: 1998 PREF.: 1064 CHASSI: 9BWZZZ237XP003372 KM:295167")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11085", "052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11085", " VW / KOMBI PLACA: DBA0325 ANO: 1999 PREF.: 1084 CHASSI: 9BWGB17X4YP006779 KM:145940")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11102", "053")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11102", " VW / KOMBI PLACA: DBA1816 ANO: 2002 PREF.: 1119 CHASSI: 9BWGB07X22P005924 KM:212579")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>4.800,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11079", "054")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11079", " VW / KOMBI PLACA: DBS2013 ANO: 2005 PREF.: 213 CHASSI: 9BWGB07X36P005095 KM:195811")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>5.800,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11087", "055")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11087", " VW / KOMBI PLACA: DBA0364 ANO: 2000 PREF.: 1100 CHASSI: 9BWGB07X41P003171 km:187744")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11081", "056")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11081", " VW / KOMBI PLACA: DBA0336 ANO: 1999 PREF.: 1083 CHASSI: 9BWGB17X6YP006752 KM:146965")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11113", "057")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11113", " VW / KOMBI PLACA: DBA0324 ANO: 1999 PREF.: 1077 CHASSI: 9BWGB17X6YP006461 KM:145979")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11112", "058")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11112", " VW / KOMBI PLACA: DBS1909 ANO: 2004 PREF.: 901 CHASSI: 9BWGB07X24P004520 KM:175818")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>4.900,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11131", "059")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11131", " VW / KOMBI PLACA: DBA0330 ANO: 1999 PREF.: 1088 CHASSI: 9BWGB17X3YP006871 KM:165928")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11133", "060")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11133", " VW / KOMBI PLACA: DBS2024 ANO: 2005 PREF.: 224 CHASSI: 9BWGB07X36P005176 KM:133008")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>5.800,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11132", "061")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11132", " VW / KOMBI PLACA: BNZ8261 ANO: 1998 PREF.: 1056 CHASSI: 9BWZZZ237XP003330 KM:171026")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>3.400,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11134", "062")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11134", " VW / KOMBI PLACA: DBS2027 ANO: 2005 PREF.: 227 CHASSI: 9BWGB07X66P005124 KM:176924")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>4.100,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11136", "063")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11136", " VW / KOMBI PLACA: DBS2031 ANO: 2005 PREF.: 231 CHASSI: 9BWGB07X76P005228 KM:249825")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11140", "064")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11140", " VW / KOMBI PLACA: DBA0326 ANO: 1999 PREF.: 1089 CHASSI: 9BWGB17X6YP006878 KM:147492")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11135", "065")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11135", " VW / KOMBI PLACA: DBA0331 ANO: 1999 PREF.: 1085 CHASSI: 9BWGB17X6YP006783 KM:145965")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11142", "066")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11142", " VW / KOMBI PLACA: DBA1813 ANO: 2001 PREF.: 1115 CHASSI: 9BWGB07X72P005675 km:341903")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11137", "067")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11137", " VW / KOMBI PLACA: DBS2019 ANO: 2005 PREF.: 219 CHASSI: 9BWGB07X66P005057 km:126306")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>4.600,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11156", "068")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11156", " GM / S10 CAMIONETA CARROCERIA ABERTA PLACA: DBA0397 ANO: 2000 PREF.: 1091 CHASSI: 9BG124AS0YC426879 KM:393329")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>10.400,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11138", "069")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11138", " GM / S 10 CABINE DUPLA PLACA: BNZ8228 ANO: 1998 PREF.: 1052 CHASSI: 9BG138ASXWC910105 KM:150870")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11139", "070")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11139", " VW / GOL 1.0 PLACA: DBS2132 ANO: 2005 PREF.: 2 CHASSI: 9BWCA05W96T074652")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11145", "071")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11145", " VW/GOL 16V POWER PLACA: DBA1798 ANO: 2001 PREF.: 115 CHASSI: 9BWCA05X32P0387253")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11141", "072")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11141", " VW / GOL PLACA: DBA1864 ANO: 2001 PREF.: 1120 CHASSI: 9BWCA05Y02T081839 KM:196612")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>3.600,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11144", "073")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11144", " VW / GOL PLACA: DBA7174 ANO: 2002 PREF.: 1126 CHASSI: 9BWCA05Y62T153613 KM:212567")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11153", "074")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11153", " VW / GOL 1.0 L (2005) PLACA: DBS1917 PREF.:7 Chassi: 9BWCA05W36T074680 KM:152456 ")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>6.400,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>0.01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11148", "075")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11148", " VW / GOL PLACA: DBA1878 ANO: 2002 PREF.: 1124 CHASSI: 9BWCA05YX2T087406")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11151", "076")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11151", " VW / GOL 1.6 POWER PLACA: DBA7251 ANO: 2004 PREF.: 1131 CHASSI: 9BWCB05X94P062349")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>8.400,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11147", "077")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11147", " VW / GOL 1.0 PLACA: DBS1944 ANO: 2005 PREF.: 44 CHASSI: 9BWCA05W96T074358 KM:176511")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11155", "078")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11155", " VW / GOL 1.0 PLACA: EGI2162 ANO: 2012 PREF.: 1276 CHASSI: 9BWAA05U5CP181370")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>10.400,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11143", "079")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11143", " VW / GOL 16 V PLUS PLACA: DBA1833 ANO: 2002 PREF.: 1223 CHASSI: 9BWCA05X12T094526")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11152", "080")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11152", " VW / GOL 1.0 PLACA: DBS1922 ANO: 2005 PREF.: 22 CHASSI: 9BWCA05WX6T074353")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11146", "081")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11146", " GM / CORSA Informamos que o veículo: LOTE 81, FOI RETIRADO DO LEILÃO  por necessidade da Secretaria de Manutenção e Serviços Urbanos.")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>0,01</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>0.01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11157", "082")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11157", " VW / GOL PLACA: DBA0301 ANO: 1999 PREF.: 966 CHASSI: 9BWZZZ377YP052416")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11149", "083")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11149", " VW / GOL 1.0 PLACA: DBS1951 ANO: 2005 PREF.: 69 CHASSI: 9BWCA05W26T075366")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>3.400,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11154", "084")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11154", " VW / GOL 1.0 PLACA: DBS1952 ANO: 2005 PREF.: 62 CHASSI: 9BWCA05W36T074565")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>5.200,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11150", "085")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11150", " VW / GOL 1.0 PLACA: BFW0390 ANO: 2008 PREF.: 129 CHASSI: 9BWAA05W39P050125")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11158", "086")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11158", " VW / GOL 1.0 PLACA: DBS1938 ANO: 2005 PREF.: 38 CHASSI: 9BWCA05W26T073911")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11159", "087")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11159", " VW / GOL POWER 16V PLACA: DBA1793 ANO: 2002 PREF.: 188 CHASSI: 9BWCA05X92P035622")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>4.400,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11177", "088")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11177", " VW / GOL 1.0 PLACA: DBS1974 ANO: 2006 PREF.: 57 CHASSI: 9BWCA05W06T092182")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>5.400,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11162", "089")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11162", " VW / GOL 1.0 PLACA: DBS1937 ANO: 2005 PREF.: 37 CHASSI: 9BWCA05W46T075580")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>5.200,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11182", "090")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11182", " VW / GOL 1.0 PLACA: DBS1916 ANO: 2005 PREF.: 6 CHASSI: 9BWCA05W96T074618")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>6.400,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11164", "091")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11164", " VW / GOL 1.0 PLACA: DBS2134 ANO: 2005 PREF.: 4 CHASSI: 9BWCA05W96T074506 KM:136369")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>6.200,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11179", "092")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11179", " VW / GOL 1.0 PLACA: DBS1927 ANO: 2005 PREF.: 27 CHASSI: 9BWCA05W26T074380")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>5.400,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11160", "093")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11160", " VW / GOL 1.0 PLACA: DBS1936 ANO: 2005 PREF.: 36 CHASSI: 9BWCA05W56T074888")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11185", "094")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11185", " VW / GOL 1.0 PLACA: DBS1934 ANO: 2005 PREF.: 49 CHASSI: 9BWCA05W86T073928")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11163", "095")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11163", " VW / GOL 1.0 PLACA: DBS1950 ANO: 2005 PREF.: 50 CHASSI: 9BWCA05W46T073862")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11189", "096")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11189", " VW / GOL 1.0 GIV PLACA: EGI2017 ANO: 2010 PREF.: 70 CHASSI: 9BWAA05W9BP056730")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>9.400,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11161", "097")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11161", " FORD / FIESTA STREET. INFORMAMOS QUE ESTE LOTE FOI RETIRADO")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>2.050,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11176", "098")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11176", " VW / GOL SPECIAL PLACA: DBA1873 ANO: 2002 PREF.: 1123 CHASSI: 9BWCA05YX2TO87454")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11166", "099")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11166", " VW / GOL PLACA: DBA1872 ANO: 2001 PREF.: 1121 CHASSI: 9BWCA05Y02T081761")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11181", "100")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11181", " VW / GOL 1.0 PLACA: DBS1920 ANO: 2005 PREF.: 10 CHASSI: 9BWCA05WX6T074496 KM:179220")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11165", "101")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11165", " RENAULT / MASTER AMB PLACA: DBS1914 ANO: 2004 PREF.: 18 CHASSI: 93YADCCH54J502010")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11184", "102")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11184", " BATERIAS KG: 4.390 (PREÇO POR KG)")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>17.560,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>0.05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11167", "103")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11167", " SUCATAS GERAL DE FERRO  KG: 15.070 ( PREÇO POR KG )")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>14.316,50</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>0.02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11180", "104")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11180", " ALUMINIO KG: 1.770 (PREÇO POR KG)")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>8.850,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>0.05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11171", "105")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11171", " REATORES KG: 1580 (PREÇO POR KG)")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>2.370,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>0.02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11190", "106")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11190", " VW / SAVEIRO CL 1.6 PLACA: BFW0212 ANO: 1991 PREF.: SEMASA/180 CHASSI: 9BWZZZ30ZMP257325")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11169", "107")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11169", " VW / SAVEIRO CL 1.6 PLACA: BFW0213 ANO: 1991 PREF.: SEMASA/181 CHASSI: 9BWZZZ30ZMP257355 KM:699280")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>5.800,00</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11186", "108")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11186", " MB / 1620 TANQUE PLACA: DBA1836 ANO: 2001 PREF.: SEMASA/226 CHASSI: 9BM6950431B271004")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11170", "109")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11170", " VW / KOMBI PLACA: DBA7207 ANO: 2003 PREF.: SEMASA/6 CHASSI: 9BWGB07XX3P011505 KM:161246")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>5.400,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11178", "110")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11178", " IVECO / DAILY 35.13 PLACA: DBS2292 ANO: 2006 PREF.: SEMASA/65 CHASSI: 93ZC3990168323282 KM:86505")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11168", "111")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11168", " GM / CELTA 1.0 PLACA: DBS2085 ANO: 2007 PREF.: SEMASA/236 CHASSI: 9BGRZ48907G268904")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>4.800,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11175", "112")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11175", " VW / GOL 1000 PLACA: BFW0161 ANO: 1995 PREF.: SEMASA/26 CHASSI: 9BWZZZ30ZSP005531 KM:676625")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11172", "113")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11172", " VW / KOMBI PLACA: BFW0347 ANO: 1991 PREF.: SEMASA/165 CHASSI: 9BWZZZ23ZMP012289 KM:114921")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11187", "114")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11187", " MB BASCULANTE 1113 PLACA: CDZ3595 ANO: 1984 PREF.: SEMASA/69 CHASSI: 34401412650510.")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t>25.500,00</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11173", "115")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11173", " VIDROS KG: 300 (PREÇO POR KG)")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>0,02</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>0.01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11183", "116")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11183", " VW / GOL SPECIAL PLACA: DBA0314 ANO: 1999 PREF.: 969 CHASSI: 9BWZZZ377YP052436")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11174", "117")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11174", " VW / GOL PLACA: DBA0321 ANO: 1999 PREF.: 960 CHASSI: 9BWZZZ377YP052237")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>4.400,00</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11188", "118")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11188", " VW / GOL 1.0 PLACA: DBS2131 ANO: 2005 PREF.: 1 CHASSI: 9BWCA05W46T074901 KM:145488")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t>6.800,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11198", "119")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11198", " VW / KOMBI PLACA: LOTE RETIRADO DO LEILÃO PELA PREFEITURA ")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>3.050,00</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11195", "120")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11195", " VW / SAVEIRO PLACA: BNZ8244 ANO: 1998 PREF.: 954 CHASSI: 9BWZZZ376XP505029 KM:149818")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t>10.600,00</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11197", "121")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11197", " VW / KOMBI PLACA: DBS2003 ANO: 2005 PREF.: 203 CHASSI: 9BWGB07XX6P005093 KM:74158")</f>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>8.200,00</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11194", "122")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11194", " MB / 312D SPRINTER PLACA: CZC7659 ANO: 2000 PREF.: 1810 CHASSI: 8AC6903311A550515 KM:347521")</f>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11196", "123")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11196", " VW / GOL 1.0 PLACA: DBS1943 ANO: 2005 PREF.: 43 CHASSI: 9BWCA05W76T074049 KM:186025")</f>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>7.800,00</t>
+        </is>
+      </c>
+      <c r="F133" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11191", "124")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11191", " VW / GOL 1.0 PLACA: DBS1932 ANO: 2005 PREF.: 39 CHASSI: 9BWCA05W76T074858 KM:217945")</f>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t>6.600,00</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11199", "125")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11199", " VW / GOL PLACA: BNZ8242 ANO: 1998 PREF.: 952 CHASSI: 8AWZZZ377WA124523 KM:188329")</f>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11193", "126")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11193", " VW / KOMBI PLACA: DBA1815 ANO: 2001 PREF.: 1117 CHASSI: 9BWGB07X62P005182 KM:193786")</f>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t>6.200,00</t>
+        </is>
+      </c>
+      <c r="F136" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11201", "127")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11201", " VW / KOMBI ESCOLAR PLACA: DBS7690 ANO: 2005 PREF.: 900 CHASSI: 9BWGB07X36P001015 KM:178959")</f>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>9.400,00</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11192", "128")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11192", " MB / GUINCHO 709 PLACA: CDZ3654 ANO: 1989 PREF.: 455 CHASSI: 9BM688102KB862766 KM:277078")</f>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t>26.500,00</t>
+        </is>
+      </c>
+      <c r="F138" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11114", "129")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11114", " GM / VECTRA S/ELEGANCE PLACA: DBS2204 ANO: 2007 PREF.: 100 CHASSI: 9BGAB69W07B211274 KM:87609")</f>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F139" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11129", "130")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11129", " GM / VECTRA S/ELEGANCE PLACA: DBS2208 ANO: 2007 PREF.: 101 CHASSI: 9BGAB69W07B211925 KM:99042")</f>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t>17.400,00</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11117", "131")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11117", " VW / GOL 1.0 PLACA: DBS1918 ANO: 2005 PREF.: 8 CHASSI: 9BWCA05WX6T074854 KM:178207")</f>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F141" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11127", "132")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11127", " PICADOR VERMEER QUANTIDADE: 1")</f>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t>18.200,00</t>
+        </is>
+      </c>
+      <c r="F142" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11115", "133")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11115", " CORTADOR DE GRAMA TRAMONTINA QUANTIDADE: 2")</f>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11124", "134")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11124", " ELEVADOR DE VEÍCULOS QUANTIDADE: 1")</f>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F144" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11116", "135")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11116", " 1 CÂMBIO MODELO 1113 / 1 CÂMBIO MODELO 1114 / 1 CÂMBIO GM MODELO D20 / 1 MOTOR AT 1.0 8 VÁLVULAS (PARCIAL) / 1 BOMBA INJETORA MODELO 1214 /1 CÂMBIO S10 (FALTANDO PEÇAS) / 5 BOMBAS DE ALTA PRESSÃO / PEÇAS DIVERSAS USADAS")</f>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t>4.600,00</t>
+        </is>
+      </c>
+      <c r="F145" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11120", "136")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11120", " HONDA / XR 250 TORNADO PLACA: CRX1648 ANO: 2007 PREF.: 828 CHASSI: 9C2MD34007R012023")</f>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t>4.400,00</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11200", "137")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11200", " HONDA / XR 250 TORNADO PLACA: CRX1663 ANO: 2008 PREF.: 818 CHASSI: 9C2MD34008R010196")</f>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F147" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11121", "138")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11121", " HONDA / XR 250 TORNADO PLACA: CRX1645 ANO: 2007 PREF.: 827 CHASSI: 9C2MD34007R011996")</f>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t>4.400,00</t>
+        </is>
+      </c>
+      <c r="F148" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11202", "139")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11202", " HONDA / XRE 300 PLACA: CRX1680 ANO: 2012 PREF.: 894 CHASSI: 9C2ND0910CR003836")</f>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>5.800,00</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11128", "140")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11128", " HONDA / XRE 300 PLACA: CRX1672 ANO: 2012 PREF.: 873 CHASSI: 9C2ND0910CR003716")</f>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D150" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t>4.800,00</t>
+        </is>
+      </c>
+      <c r="F150" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11204", "141")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11204", " HONDA / XRE 300 PLACA: CRX1685 ANO: 2012 PREF.: 869 CHASSI: 9C2ND0910CR004006")</f>
+      </c>
+      <c r="C151" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D151" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F151" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11126", "142")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11126", " HONDA / XR 250 TORNADO PLACA: CRX1662 ANO: 2008 PREF.: 817 CHASSI: 9C2MD34008R010171")</f>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t>4.600,00</t>
+        </is>
+      </c>
+      <c r="F152" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11203", "143")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11203", " HONDA / XR 250 TORNADO PLACA: CRX1661 ANO: 2008 PREF.: 816 CHASSI: 9C2MD34008R010204")</f>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D153" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F153" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11122", "144")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11122", " HONDA / XR 250 TORNADO PLACA: CRX1665 ANO: 2008 PREF.: 820 CHASSI: 9C2MD34008R010193")</f>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F154" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11205", "145")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11205", " YAMAHA / XTZ 250 PLACA: EHH0201 ANO: 2008 PREF.: 796 CHASSI: 9C6KG021080029900")</f>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F155" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11123", "146")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11123", " HONDA / XR 250 TORNADO PLACA: CRX1664 ANO: 2008 PREF.: 819 CHASSI: 9C2MD34008R010200")</f>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D156" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F156" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11206", "147")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11206", " YAMAHA / XTZ 125K PLACA: BYZ3625 ANO: 2005 PREF.: 794 CHASSI: 9C6KE038050025194")</f>
+      </c>
+      <c r="C157" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D157" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F157" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11125", "148")</f>
+      </c>
+      <c r="B158" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11125", " HONDA / XRE 300 PLACA: CRX1684 ANO: 2012 PREF.: 875 CHASSI: 9C2ND0910CR004003")</f>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D158" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t>6.600,00</t>
+        </is>
+      </c>
+      <c r="F158" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11208", "149")</f>
+      </c>
+      <c r="B159" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11208", " HONDA / XRE 300 PLACA: CRX1681 ANO: 2012 PREF.: 882 CHASSI: 9C2ND0910CR003840")</f>
+      </c>
+      <c r="C159" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D159" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t>4.400,00</t>
+        </is>
+      </c>
+      <c r="F159" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11207", "150")</f>
+      </c>
+      <c r="B160" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11207", " HONDA / XR 250 TORNADO PLACA: CRX1659 ANO: 2008 PREF.: 814 CHASSI: 9C2MD34008R010133")</f>
+      </c>
+      <c r="C160" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D160" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t>5.400,00</t>
+        </is>
+      </c>
+      <c r="F160" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11130", "151")</f>
+      </c>
+      <c r="B161" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11130", " VW / GOL 1.0 LOTE RETIRADO DO LEILÃO PELA PREFEITURA ")</f>
+      </c>
+      <c r="C161" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D161" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t>2.050,00</t>
+        </is>
+      </c>
+      <c r="F161" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11118", "152")</f>
+      </c>
+      <c r="B162" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11118", " VW/GOL 16V POWER PLACA: DBA1801 ANO: 2001 PREF.: 110 CHASSI: 9BWCA05X12P037297")</f>
+      </c>
+      <c r="C162" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D162" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t>5.800,00</t>
+        </is>
+      </c>
+      <c r="F162" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11119", "153")</f>
+      </c>
+      <c r="B163" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/11119", " MB / BAÚ 709 PLACA: BFW0176 ANO: 1994 PREF.: 456 CHASSI: 9BM688102RB038258 KM:185194")</f>
+      </c>
+      <c r="C163" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D163" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t>31.000,00</t>
+        </is>
+      </c>
+      <c r="F163" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>