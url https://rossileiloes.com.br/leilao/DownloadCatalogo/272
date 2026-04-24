--- v0 (2025-10-13)
+++ v1 (2026-04-24)
@@ -42,50 +42,51 @@
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="22"/>
+      <color rgb="FF1C4E61"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -141,205 +142,3141 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F116"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Rossi leiloes</t>
+          <t>Rossi leilões</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>LEILÃO EXTRAJUDICIAL ALIENAÇÃO FIDUCIÁRIA  - TERRENO 275,00 m², Conchal/SP - LOTE 18 DA QU</t>
+          <t>CARROS *IMPLEM. AGRICOLAS * TRATORES * LANCHA * MÁQ. e EQUIP. DIVS.</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>07/03/2022 12:00</t>
+          <t>07/12/2017 10:00</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Leiloeiro</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>Ugo Rossi Filho</t>
+          <t>Guilherme O Rossi</t>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Lote</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12723", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12723", " Martelo rompedor Bosch 30 kg")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>153.657,55</t>
+          <t>920,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12732", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12732", " Martelo rompedor Bosch  30 kg")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12739", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12739", " Martelo rompedor De Walt  16 kg")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12728", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12728", " Martelo rompedor De Walt  16kg")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12724", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12724", " Martelo rompedor De Walt  16kg")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12738", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12738", " Gerador de energia Cummins 12kva  gasolina com partida elétrica")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12734", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12734", " Cortador de asfalto/concreto Petrotec a gasolina")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12725", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12725", " Seis motores elétrico diversos novos trifásicos")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12740", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12740", " Socador de chão tipo sapão Wacker a gasolina faltando carburador")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12730", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12730", " Ilha de congelados de 3 metros ,220volts funcionando sem as tampas")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12733", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12733", " Nove aparelhos de ar condicionado no estado")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12741", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12741", " Chapa de lanches Macon a gás e com controle de temperatura elétrico")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12731", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12731", " Máquina de café expresso Astória com moinho , sem porta filtros e bandeja")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12736", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12736", " Máquina de café expresso Astória com moinho , sem porta filtros e bandeja")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12737", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12737", " Máquina de suco Begel com duas cubas")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12735", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12735", " Máquina de suco concentrado 2 sabores")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12726", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12726", " Fatiador de frios")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12729", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12729", " Batedeira industrial GPaniz 5 litros")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12727", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12727", " Máquina de bordar industrial")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12742", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12742", " Lavadora /enceradeira industrial funcionando sem a escova")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12743", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12743", " Aspirador de pó industrial trifásico funcionando sem a mangueira")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12744", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12744", " Três aspiradores de pó industrial sem mangueira no estado")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12745", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12745", " Dobradeira de chapas com régua de 1,30 m")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12746", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12746", " Bomba de alto vácuo HF 55 CFM  trifásico")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12749", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12749", " Bomba de alto vácuo HF 55 CFM  trifásico")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12747", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12747", " Bomda de alto vácuo duplo estágio HF 110 CFM trifásico com reservatório ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12748", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12748", " Caçamba para camionete D 20 sem a tampa traseira")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12750", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12750", " Cabine para camionete D 20")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12882", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12882", " CARRETA ROBOQUE ABERTA  - Placa:  BQV-5052")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12898", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12898", " CARRETA ROBOQUE ABERTA  - Placa:  DBC-2016")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12891", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12891", " ADUBADEIRA ÁDRIA")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12884", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12884", " TRATOR FORD 4600")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12894", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12894", " SUCADOR FLORESTAL")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12888", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12888", " CHORUMEIRA")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12887", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12887", " MOINHOS/SERRA/DESEMPENADEIRA")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12886", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12886", " TRATOR URSUS 5312 ")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12889", "038")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12889", " TRATOR MF / 1957")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12893", "039")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12893", " MOTO VESPA PX 200 E  Ano 1986 - Placa:  CGJ-7348")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12885", "040")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12885", " SOLDA MIG / WHITE MARTINS")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12890", "041")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12890", " EMPILHADEIRA ELÉTRICA")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12895", "042")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12895", " 4 MOTORES WEG / 15 CV")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12897", "044")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12897", " PRENSA FARDADEIRA")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12883", "046")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12883", " FORD CORCEL - ANO 1975  - Placa:  BPH-4607")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12892", "047")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12892", " GM S-10 DELUXE / ANO 1995  - Placa:  CBF-1302")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12896", "048")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12896", " GM BLAZER DLX / ANO 1997  - Placa:  CIS-2111")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12757", "059")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12757", " Duas fritadeiras industriais")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12754", "060")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12754", " Maca e alumínio Stimed com regulagens")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12751", "061")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12751", " Máquina de Vacum Forming")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12752", "062")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12752", " Danoneira de 3 mts")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12755", "063")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12755", " Máquina de suco industrial 100 litros ")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12753", "064")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12753", " Máquina de suco industrial 50 litros ")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12756", "065")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12756", " Máquina de suco industrial 50 litros ")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12758", "066")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12758", " Geladeira antiga restaurada ")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12763", "067")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12763", " Cervejeira Metalfrio 4 caixas reformada ")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12761", "068")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12761", " Dois purificadores de agua Europa ")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12762", "069")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12762", " Empilhadeira Yale ano 89 - 2.500 kg ")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12759", "070")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12759", " Lancha Real Bass com motor Mercury 50 HP , com Power Trim , painel completo e carreta rodoviária para 5 pessoas ano 2001")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12760", "072")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12760", " Lote de aprox. 135 kg de chaves combinadas")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12765", "073")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12765", " Lote de aprox. 135 kg de chaves combinadas")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12764", "074")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12764", " Doze geladeiras expositoras e cervejeiras")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12766", "075")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12766", " Dez geladeiras expositoras e cervejeiras")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12767", "076")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12767", " Quatro marteletes 10kg")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12768", "077")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12768", " Três marteletes 10kg")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12769", "078")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12769", " Aprox. Nove serras circulares")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12770", "079")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12770", "Aprox. dezessete marteletes rompedores diversos")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12771", "080")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12771", " Cortador de asfalto/concreto Petrotec a gasolina faltando peças ")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12772", "081")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12772", " Cortador de asfalto/concreto Petrotec a gasolina faltando peças ")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12773", "082")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12773", " Lote com marteletes rompedores e esmerilhadeiras diversas")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12774", "083")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12774", " Duas máquinas de café")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12776", "084")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12776", " Transpalete")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12775", "085")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12775", " Caçamba de caminhão comboio com tanque de 5mil litros")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12848", "086")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12848", " Plataforma para corte de milho 15x45cm modelo:bocuda marca:vence tudo ano:2004")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>55.000,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12831", "087")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12831", " Plataforma para corte de milho 15x45cm modelo:bocuda marca:vence tudo ano:2004")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12847", "088")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12847", " Plataforma para corte de milho 15x45cm modelo:bocuda marca:vence tudo ano:2007")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>65.000,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12832", "089")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12832", " Pulverizador de arrasto adevance vortex 2000 litros marca:jacto ano:2002")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
           <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12846", "090")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12846", " Carreta graneleira bazuka 15000 marca: Acton ano:1989 transporte arrasto acionamento: cardan. Capacidade de carga 15.000 litros")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12842", "091")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12842", " Carreta bazuka multiuso 15000 adubo/semente marca:stara caçamba de polietileno 15000 litros transporte arrasto. acionamento cardan. dois eixos. 6 pneus meia vida ")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12844", "093")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12844", " Plantadeira mecânica pivotante 15x45cm marca:semeato ano:2001 com marcador de linha.")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12841", "094")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12841", " Plantadeira mecânica pivotante 15x45cm marca:semeato ano:2003 com marcador de linha.")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12845", "095")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12845", " Plantadeira pivotante 11x45 marca:tatu modelo ultra flex ano:2003")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12835", "096")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12835", " Plantadeira pantografica mecânica 15x45cm marca:tatu com marcador de linha")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12839", "097")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12839", " Plantadeira tanden pantografica mecânica 20x50cm marca:vence tudo com marcador de linha")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12834", "098")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12834", " Plantadeira tanden pantográfica mecânica 20x45cm marca:vence tudo com marcador de linha")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>70.000,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12840", "099")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12840", " Plataforma para corte de milho modelo:bocuda 12x45cm marca:vence tudo")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>38.000,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12838", "100")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12838", " Plataforma para corte de milho modelo:bocuda 13x50cm ano:2010 marce:vence tudo")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12829", "101")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12829", " Pulverizador autopropelido mecanico motor mercedez 06 cilindros 4x2 3.000litros 28 metros de barra marca:Pla ano:2006")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>101.000,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12837", "102")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12837", " Trator agricola 4x4 marca:AGRALE modelo:bx6150")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12836", "103")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12836", " Pulverizador autopropelido multi3000 com caixa de inox para fertilizante mpagro 4.0 4x2 mecanico")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>175.000,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12833", "104")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12833", " Plantadeira marca jumil 15 linhas de 45 cm,distribuição mecanica ano:2003 com marcador de linha e asionamento hidraulico")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>28.000,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12828", "105")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12828", " Trator agrícola 4x2 gabinado marca:VALMETE modelo 885 ano:1990")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12881", "106")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12881", "Plantadeira panther tandem 24 linhas de 45 cm. Com monitor psx. Caixa pra adubo e semente, ano 2012.")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>165.000,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12843", "107")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12843", " Trator agrícola 4x4 marca:jon deere modelo 7500 140cv com guicho frontal para bag")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>46.000,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12985", "108")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12985", " 6 PISTÕES SERMAG")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12998", "109")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12998", " TRANSBORDO ANTONIOSI ANO 2011")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/13000", "110")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/13000", " TRANSBORDO ANTONIOSI ANO 2011")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/13001", "111")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/13001", " TRANSBORDO SANTAL 8500")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12988", "112")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12988", " PEÇAS PARA COLHEDORA JOHN DEERE")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12987", "113")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12987", " 4 PNEUS PARA TRANSBORDO")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12989", "114")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12989", " BLOCO DE MOTOR IVECO")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12990", "115")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12990", " 2 EIXOS DE COLHEDORA JOHN DEERE")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12991", "116")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12991", " COMPRESOR DE AR CONDICIONADO COLHEDORA")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12993", "117")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12993", " RADIADOR DE ÓLEO (REVISADO)")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12986", "118")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12986", " CAMBIO DE CAMINHÃO MERCEDES 2426")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12999", "119")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12999", " 2 CHASSIS DE BAZUCA C/ CUBO")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12992", "120")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/12992", " ROSCA S/ FIM")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/13002", "121")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/13002", " TRANSBORDO CIVEMASA P/ CAMINHÃO")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>