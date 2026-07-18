--- v0 (2026-04-20)
+++ v1 (2026-07-18)
@@ -1957,51 +1957,51 @@
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/283006", "071")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/283006", " Compressor parafuso industrial - atlas copco")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/283008", "072")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/283008", " Guilhotina manual")</f>
       </c>