--- v0 (2026-04-17)
+++ v1 (2026-06-05)
@@ -277,51 +277,51 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/321762", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/321762", " FROTA:  1001101 JACTO UNIPORT 3000 ANO:  2013 HORIM. 27623 NO ESTADO. ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/321761", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/321761", " FROTA:  1017001 Onibus ANO:  2007 ODOM.  765365 NO ESTADO. ")</f>
       </c>
@@ -361,51 +361,51 @@
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>39.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/321758", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/321758", " FROTA:  3001113 JACTO UNIPORT 3000 ANO:  2016 HORIM. 23,148 NO ESTADO. ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>62.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/321764", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/321764", " FROTA:  3013186 PLANTADORA DE CANA DMB PCP6000 ANO:  2012 NO ESTADO. ")</f>
       </c>