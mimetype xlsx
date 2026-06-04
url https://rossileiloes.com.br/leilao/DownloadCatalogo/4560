--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -203,51 +203,51 @@
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>HB-20 * CITROEN * PALIO * SONATA * KOMBI</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>16/04/2026 10:30</t>
+          <t>29/05/2026 10:30</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Leiloeiro</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>Gustavo Rossi</t>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1"/>