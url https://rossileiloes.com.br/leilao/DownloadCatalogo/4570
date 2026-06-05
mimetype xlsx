--- v0 (2026-04-14)
+++ v1 (2026-06-05)
@@ -142,100 +142,100 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F151"/>
+  <dimension ref="A1:F180"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Rossi leilões</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>Parte 2: GUINCHO, DIFERENCIAIS, COMANDOS, PISTÕES, PNEUS E MAIS</t>
+          <t>Parte 2: PÁ CARREGADEIRA, MOTONIVELADORA, GUINCHO E COMPONENTES</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>16/04/2026 15:00</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
@@ -277,3986 +277,4798 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328046", "000")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328046", " MINI CARREGADEIRA CAT 246D (SEM MOTOR )")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328045", "001")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328045", " MINI CARREGADEIRA CAT 226 (SEM MOTOR )")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328020", "164")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328020", " PISTÃO CAT D8H")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328023", "165")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328023", " PISTÃO CAT 966H")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328021", "166")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328021", " PISTÃO GALEO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328019", "169")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328019", " PISTÃO CAT 950H")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328025", "170")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328025", " PISTÃO CAT 950H")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328033", "171")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328033", " PISTÃO CAT 950G")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328034", "172")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328034", " PISTÃO CAT 950H")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328022", "173")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328022", " PISTÃO CAT D6D")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328024", "174")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328024", " PISTÃO VOLVO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328029", "187")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328029", " PISTÃO CAT D8K")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328026", "188")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328026", " PISTÃO CAT 938G")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328027", "189")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328027", " PISTÃO CAT 938H")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328028", "191")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328028", " PISTÃO CAT 938H")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328030", "192")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328030", " PISTÃO DOOSAN")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328032", "193")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328032", " PISTÃO DOOSAN")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328031", "194")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328031", " PISTÃO DOOSAN")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328038", "195")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328038", " PISTÃO CAT 416-C")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328036", "196")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328036", " PISTÃO CAT 416-C")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328035", "198")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328035", " PISTÃO JCB 330")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328037", "199")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328037", " PISTÃO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328017", "200")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328017", " CARA DE CAVALO LIUGONG")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328043", "201")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328043", " CARA DE CAVALO JCB 3-C")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328044", "207")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328044", " RIPPER CAT D8K")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328015", "210")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328015", " RODA COM PNEU TOYOTA (UNIDADE)")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328007", "211")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328007", " RODA COM PNEU CAT 420-F (UNIDADE)")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328014", "212")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328014", " RODA COM PNEU F-450 (UNIDADE)")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328006", "213")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328006", " RODA COM PNEU C-10 (UNIDADE)")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328010", "214")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328010", " RODA COM PNEU PARA CANARINHO (02 UNIDADES )")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328018", "215")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328018", " RODA COM PNEU PARA CANARINHO (04 UNIDADES )")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328008", "218")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328008", " RODA COM PNEU 23.5-25 (UNIDADE)")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328012", "219")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328012", " RODA COM PNEU 11.00-22 (UNIDADE)")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328016", "221")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328016", " RODA COM PNEU 11.00-22 (3 UNIDADES)")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328005", "222")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328005", " RODA COM PNEU 11.00-22 (5 UNIDADES )")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328009", "223")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328009", " RODA COM PNEU LIUGONG 14-17 (2 UNIDADES )")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328040", "225")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328040", " RADIADOR CAT 312 DL")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328039", "227")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328039", " DIFERENCIAL TRASEIRO CAT 950G")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328041", "228")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328041", " DIFERENCIAL TRASEIRO CAT 950GH")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328011", "229")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328011", " DIFERENCIAL TRASEIRO CAT 950G")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328013", "230")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328013", " DIFERENCIAL DIANTEIRO CAT 950H")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328004", "231")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328004", " DIFERENCIAL DIANTEIRO CAT 950G")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328042", "232")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328042", " DIFERENCIAL TRASEIRO CAT 966H")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327967", "233")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327967", " DIFERENCIAL TRASEIRO CAT 966H")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327968", "234")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327968", " DIFERENCIAL DIANTEIRO CAT 966H")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327970", "235")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327970", " DIFERENCIAL DIANTEIRO CAT 966H")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327969", "236")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327969", " DIFERENCIAL TRASEIRO CAT 938H")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327910", "237")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327910", " DIFERENCIAL")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327911", "238")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327911", " DIFERENCIAL TRASEIRO CAT 938G")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327906", "239")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327906", " DIFERENCIAL TRASEIRO CAT 950G")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327909", "240")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327909", " DIFERENCIAL TRASEIRO CAT 950H")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327908", "241")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327908", " DIFERENCIAL DIANTEIRO VPLVO L120F")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327971", "242")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327971", " DIFERENCIAL DIANTEIRO CAT 938G")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327907", "243")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327907", " DIFERENCIAL DIANTEIRO CAT")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327916", "250")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327916", " MOTOR CAT 3406")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327918", "252")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327918", " MOTOR KOMATSU PC 400")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327919", "253")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327919", " MOTOR KOMATSU PC 600")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327917", "254")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327917", " MOTOR KOMATSU PC 600")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327920", "255")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327920", " MOTOR LIEBHEER")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327921", "256")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327921", " MOTOR LIEBHEER")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327972", "267")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327972", " TRANSMISSÃO ZF")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327913", "268")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327913", " CONJUNTO DE SAPATA CAT D6R (57 UNIDADES )")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327915", "269")</f>
       </c>
       <c r="B73" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327915", " RABICHO CAT D8K")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327914", "270")</f>
       </c>
       <c r="B74" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327914", " RABICHO CAR D9H")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327985", "271")</f>
       </c>
       <c r="B75" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327985", " MOITÃO 20 TONELADAS")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327912", "272")</f>
       </c>
       <c r="B76" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327912", " GUINCHO 100 TONELADAS")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327927", "274")</f>
       </c>
       <c r="B77" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327927", " DIFERENCIAL DIANTEIRO VOLVO G 940")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327973", "281")</f>
       </c>
       <c r="B78" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327973", " LÂMINA COM U E PISTÕES CAT")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327922", "282")</f>
       </c>
       <c r="B79" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327922", " H DA CAT W130 COM PISTÕES")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327974", "283")</f>
       </c>
       <c r="B80" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327974", " H DA CAT 950H")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327976", "285")</f>
       </c>
       <c r="B81" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327976", " CONCHA CAT 950H")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327925", "286")</f>
       </c>
       <c r="B82" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327925", " BRAÇO JCB 3C")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327923", "287")</f>
       </c>
       <c r="B83" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327923", " H DA CAT 938H")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327924", "288")</f>
       </c>
       <c r="B84" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327924", " H DA CASE 721-C")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327934", "294")</f>
       </c>
       <c r="B85" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327934", " PISTÃO LEVANTE CAT 345 C")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327929", "295")</f>
       </c>
       <c r="B86" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327929", " PISTÃO LEVANTE CAT 345 C")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327930", "302")</f>
       </c>
       <c r="B87" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327930", " PISTÃO CAT 950H ARTICULAÇÃO DA CONCHA")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327931", "305")</f>
       </c>
       <c r="B88" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327931", " PISTÃO CAT 336D LEVANTE")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327933", "306")</f>
       </c>
       <c r="B89" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327933", " PISTÃO CAT 336D LEVANTE")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327932", "307")</f>
       </c>
       <c r="B90" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327932", " PISTÃO CAT 321DL")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327936", "309")</f>
       </c>
       <c r="B91" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327936", " COMANDO HIDRAULICO CAT 966H")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327935", "310")</f>
       </c>
       <c r="B92" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327935", " COMANDO HIDRAULICO CAT 966H")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327956", "311")</f>
       </c>
       <c r="B93" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327956", " COMANDO HIDRAULICO JCB 330")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327937", "312")</f>
       </c>
       <c r="B94" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327937", " COMANDO HIDRAULICO LIEBHEER")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327941", "313")</f>
       </c>
       <c r="B95" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327941", " COMANDO HIDRAULICO DOOSAN")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327940", "315")</f>
       </c>
       <c r="B96" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327940", " COMANDO HIDRAULICO CAT 950H")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327938", "316")</f>
       </c>
       <c r="B97" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327938", " COMANDO HIDRAULICO CAT 950G")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327946", "317")</f>
       </c>
       <c r="B98" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327946", " COMANDO HIDRAULICO CAT 960F")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327942", "318")</f>
       </c>
       <c r="B99" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327942", " COMANDO HIDRAULICO CAT 966H")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327939", "320")</f>
       </c>
       <c r="B100" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327939", " COMANDO HIDRAULICO CAT 966H")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327957", "321")</f>
       </c>
       <c r="B101" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327957", " COMANDO HIDRAULICO CAT 966H")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327928", "330")</f>
       </c>
       <c r="B102" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327928", " PISTÃO DOOSAN ARTICULAÇÃO DA CONCHA")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327945", "331")</f>
       </c>
       <c r="B103" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327945", " PISTÃO DOOSAN LEVANTE")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327950", "332")</f>
       </c>
       <c r="B104" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327950", " PISTÃO DOOSAN LEVANTE")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327953", "333")</f>
       </c>
       <c r="B105" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327953", " PISTÃO DOOSAN LEVANTE")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327944", "334")</f>
       </c>
       <c r="B106" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327944", " PISTÃO DOOSAN ARTICULAÇÃO DA CONCHA")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327952", "335")</f>
       </c>
       <c r="B107" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327952", " PISTÃO CAT 950G LEVANTE")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327949", "336")</f>
       </c>
       <c r="B108" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327949", " PISTÃO CAT 950H LEVANTE")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327948", "338")</f>
       </c>
       <c r="B109" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327948", " PISTÃO CAT 966H ARTICULAÇÃO")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327951", "339")</f>
       </c>
       <c r="B110" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327951", " PISTÃO CASE 721C-C ARTICULAÇÃO")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327961", "340")</f>
       </c>
       <c r="B111" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327961", " PISTÃO KOMATSU WA 320 LEVANTE")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327962", "341")</f>
       </c>
       <c r="B112" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327962", " PISTÃO KOMATSU WA 320 LEVANTE")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327963", "345")</f>
       </c>
       <c r="B113" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327963", " PISTÃO CASE 721 -C LEVANTE")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327964", "346")</f>
       </c>
       <c r="B114" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327964", " PISTÃO CASE 721-C LEVANTE")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327966", "347")</f>
       </c>
       <c r="B115" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327966", " PISTÃO CASE 721-C LEVANTE")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327965", "348")</f>
       </c>
       <c r="B116" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327965", " PISTÃO CAT 966C ARTICULAÇÃO")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327955", "350")</f>
       </c>
       <c r="B117" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327955", " COROA DE GIRO JCB 330C")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327959", "351")</f>
       </c>
       <c r="B118" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327959", " COROA DE GIRO CAT 345C")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327954", "352")</f>
       </c>
       <c r="B119" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327954", " COROA DE GIRO FIATALIS FX215")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327975", "353")</f>
       </c>
       <c r="B120" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327975", " COROA DE GIRO CAT 321 DL")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327977", "354")</f>
       </c>
       <c r="B121" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327977", " COROA DE GIRO CAT 321 D")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327958", "355")</f>
       </c>
       <c r="B122" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327958", " COROA DE GIRO CAT 320B")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327947", "356")</f>
       </c>
       <c r="B123" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327947", " COROA DE GIRO LIEBHEER")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327960", "357")</f>
       </c>
       <c r="B124" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327960", " COROA DE GIRO CAT 345C")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327943", "358")</f>
       </c>
       <c r="B125" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327943", " COROA DE GIRO VOLVO EC 460")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327926", "360")</f>
       </c>
       <c r="B126" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327926", " COROA DE GIRO KOMATSU PC 600")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327981", "361")</f>
       </c>
       <c r="B127" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327981", " PNEU MOTO SCRAPER CAT 621-R")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328003", "362")</f>
       </c>
       <c r="B128" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328003", " PNEU 50.5-25 COM RODA CAT W130")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327983", "364")</f>
       </c>
       <c r="B129" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327983", " PNEU GOOD YEAR 14.00-24 COM RODA")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327982", "365")</f>
       </c>
       <c r="B130" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327982", " PNEU PIRELLI 11.00-20")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327979", "366")</f>
       </c>
       <c r="B131" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327979", " PNEU FIRESTONE 29.5-29")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327980", "367")</f>
       </c>
       <c r="B132" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327980", " PNEU GOOD YEAR 13.00-24 COM RODA CAT 120B")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327984", "368")</f>
       </c>
       <c r="B133" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327984", " PNEU FIRESTONE SEM CAMARA 29.5-29")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327978", "369")</f>
       </c>
       <c r="B134" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327978", " PNEU FIRESTONE SEM CAMARA COM ARO 29.5-29")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327988", "370")</f>
       </c>
       <c r="B135" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327988", " CONJUNTO DE LAMINA COMPLETO ARTICULADA D6M , PARA ADAPTAÇAO D5,D6,D4 SR , D30, D50 SHANTUI E OUTROS")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327989", "371")</f>
       </c>
       <c r="B136" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327989", " MOTOR CAT 3406")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327990", "372")</f>
       </c>
       <c r="B137" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327990", " BOMBA HIDRAULICA CAT 320B")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327986", "373")</f>
       </c>
       <c r="B138" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327986", " TRANSMISSÃO L 120F")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327987", "374")</f>
       </c>
       <c r="B139" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327987", " MOTOR MWM 226")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327991", "375")</f>
       </c>
       <c r="B140" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327991", " BOMBA HIDRAULICA S90 FE 105")</f>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327993", "376")</f>
       </c>
       <c r="B141" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327993", " MOTOR CAT 3306 CABEÇOTE ALTO")</f>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327992", "377")</f>
       </c>
       <c r="B142" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327992", " TRANSMISSÃO CLARK 24 MIL")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327997", "378")</f>
       </c>
       <c r="B143" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327997", " TRANSMISSÃO D8H")</f>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327995", "379")</f>
       </c>
       <c r="B144" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327995", " TRANSMISSÃO D9H")</f>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327996", "380")</f>
       </c>
       <c r="B145" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327996", " CONVERSOR DE TORQUE D6T")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327994", "381")</f>
       </c>
       <c r="B146" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327994", " MOTOR CAT 3116")</f>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327999", "382")</f>
       </c>
       <c r="B147" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327999", " TRANSMISSÃO CAT 938-G2")</f>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327998", "383")</f>
       </c>
       <c r="B148" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/327998", " TRANSMISSÃO CAT 950G")</f>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328000", "384")</f>
       </c>
       <c r="B149" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328000", " TRANSMISSÃO CAT 950F")</f>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328002", "385")</f>
       </c>
       <c r="B150" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328002", " REDUTOR DE GIRO CAT 336D")</f>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328001", "386")</f>
       </c>
       <c r="B151" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/328001", " COMANDO HIDRAULICO CAT 320D")</f>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329278", "387")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329278", " CONCHA COM H E PISTÕES CAT 955L")</f>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F152" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329305", "388")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329305", " RETROESCAVADEIRA NEW HOLLAND LB 90 (SEM MOTOR)")</f>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D153" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F153" s="4" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329306", "389")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329306", " JOGO DE ROLETES CAT D8L")</f>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F154" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329283", "391")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329283", " MOTOVIVELADORA CAT 120 B (PARCIAL)")</f>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F155" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329288", "392")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329288", " LÂMINA COM H E PISTÕES CAT D6M")</f>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D156" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F156" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329285", "393")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329285", " PAR DE ESTEIRAS CAT D6M")</f>
+      </c>
+      <c r="C157" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D157" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F157" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329289", "394")</f>
+      </c>
+      <c r="B158" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329289", " CABINE FLORESTAL CAT D6M")</f>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D158" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F158" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329300", "395")</f>
+      </c>
+      <c r="B159" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329300", " RADIADOR CAT 621S")</f>
+      </c>
+      <c r="C159" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D159" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F159" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329298", "396")</f>
+      </c>
+      <c r="B160" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329298", " CONCHA HYUNDAY 520")</f>
+      </c>
+      <c r="C160" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D160" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F160" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329296", "397")</f>
+      </c>
+      <c r="B161" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329296", " CONCHA FIATALIS S90")</f>
+      </c>
+      <c r="C161" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D161" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F161" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329282", "399")</f>
+      </c>
+      <c r="B162" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329282", " COMANDO HIDRÁULICO HYUNDAI 520")</f>
+      </c>
+      <c r="C162" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D162" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F162" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329286", "400")</f>
+      </c>
+      <c r="B163" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329286", " TRANSMISSÃO KOMATSU D.41")</f>
+      </c>
+      <c r="C163" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D163" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F163" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329303", "401")</f>
+      </c>
+      <c r="B164" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329303", " MOTOR DE GIRO CAT 330")</f>
+      </c>
+      <c r="C164" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D164" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E164" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F164" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329304", "402")</f>
+      </c>
+      <c r="B165" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329304", " PISTÕES KOMATSU D.41")</f>
+      </c>
+      <c r="C165" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D165" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F165" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329293", "403")</f>
+      </c>
+      <c r="B166" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329293", " SAPATAS COMATSU D.41")</f>
+      </c>
+      <c r="C166" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D166" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E166" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F166" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329287", "404")</f>
+      </c>
+      <c r="B167" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329287", " RODA GUIA KOMATSU D.41")</f>
+      </c>
+      <c r="C167" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D167" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F167" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329299", "405")</f>
+      </c>
+      <c r="B168" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329299", " PISTÕES GÊMEOS HYUNDAI 160")</f>
+      </c>
+      <c r="C168" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D168" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E168" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F168" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329302", "406")</f>
+      </c>
+      <c r="B169" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329302", " PAR DE TRUQUES COM RODA GUIA CAT D6M")</f>
+      </c>
+      <c r="C169" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D169" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F169" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
+      <c r="A170" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329301", "407")</f>
+      </c>
+      <c r="B170" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329301", " PAR DE RODAS GUIA COM GARFO CAT D8K")</f>
+      </c>
+      <c r="C170" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D170" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E170" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F170" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329279", "408")</f>
+      </c>
+      <c r="B171" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329279", " RADIADOR CAT 120 B")</f>
+      </c>
+      <c r="C171" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D171" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F171" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329280", "409")</f>
+      </c>
+      <c r="B172" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329280", " RODA GUIA KOMATSU D155")</f>
+      </c>
+      <c r="C172" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D172" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E172" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F172" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329281", "410")</f>
+      </c>
+      <c r="B173" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329281", " CONCHA DA ESCAVADEIRA VOLVO EC 460 BLC")</f>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D173" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F173" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329284", "411")</f>
+      </c>
+      <c r="B174" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329284", " PAR DE COMANDO FINAL JCB 330")</f>
+      </c>
+      <c r="C174" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D174" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F174" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329290", "412")</f>
+      </c>
+      <c r="B175" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329290", " BOMBA HIDRÁULICA BOBCAT")</f>
+      </c>
+      <c r="C175" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D175" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F175" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
+      <c r="A176" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329292", "413")</f>
+      </c>
+      <c r="B176" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329292", " BLOCO DO MOTOR CAT 3406")</f>
+      </c>
+      <c r="C176" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D176" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E176" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F176" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329297", "414")</f>
+      </c>
+      <c r="B177" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329297", " BLOCO DO MOTOR CAT 3306")</f>
+      </c>
+      <c r="C177" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D177" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F177" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
+      <c r="A178" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329295", "415")</f>
+      </c>
+      <c r="B178" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329295", " BOMBA HIDRÁULICA CAT 135H")</f>
+      </c>
+      <c r="C178" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D178" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E178" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F178" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
+      <c r="A179" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329294", "416")</f>
+      </c>
+      <c r="B179" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329294", " BOMBA HIDRÁULICA CAT 345C")</f>
+      </c>
+      <c r="C179" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D179" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F179" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
+      <c r="A180" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329291", "417")</f>
+      </c>
+      <c r="B180" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329291", "[ VÍDEO ] PÁ CARREGADEIRA CATERPILLAR 966 H (OPERACIONAL)")</f>
+      </c>
+      <c r="C180" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D180" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E180" s="5" t="inlineStr">
+        <is>
+          <t>130.000,00</t>
+        </is>
+      </c>
+      <c r="F180" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>