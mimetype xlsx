--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -277,2744 +277,2744 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329011", "002")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329011", " Lote com: 3 ARQUIVOS METÁLICOS, 2 ARMÁRIOS METÁLICOS, 1 ARMÁRIO VESTIÁRIO, 1 COFRE")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329004", "003")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329004", " Lote com:  5 BANCADAS 1,2X0,65X0,9 M C/ 9 MORSAS E 8 BANCOS")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>300,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329024", "004")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329024", " BANCADA DE TESTE C/ MOTOR ELÉTRICO WEG 2 CV")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>300,00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329034", "005")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329034", " Lote com:  CARREGADOR DE BATERIA, 2 ANALIZADORES DE VOLT./AMP., 5 SUCATAS DE BATERIA")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>300,00</t>
+          <t>700,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329031", "006")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329031", " Lote com:  9 PAINÉIS DE TESTES ELÉTRICOS P/ AUTOS DE DIVERSOS MODELOS")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>1.900,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329044", "007")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329044", " Lote com:  3 MODULOS DE AR CONDICIONADO DE AUTOS")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329048", "008")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329048", " PRENSA HIDRÁULICA 15T")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>8</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>900,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329049", "009")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329049", " ARMÁRIO METÁLICO C/ FERRAMENTAS E CABOS DIVERSOS")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329042", "010")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329042", " ARMÁRIO METÁLICO C/ FARÓIS, ALARMES E PEÇAS AUTO DIVERSAS")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329007", "011")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329007", " ARMÁRIO METÁLICO C/ ALTERNADORES E MOTORES DE PARTIDA DIVERSOS")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329018", "012")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329018", " Lote com:  6 COMPRESSORES DE AR CONDICIONADO VEICULAR E ARQUIVO METÁLICO C/ PEÇAS AUTO DIVERSAS")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329043", "013")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329043", " Lote com:  2 PRATELEIRAS METÁLICAS C/ FARÓIS, BATERIAS, ALTERNADORES, PEÇAS AUTOS DIVERSAS, 6 PAINÉIS DE TESTE ELÉTRICOS MOTOS")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329041", "014")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329041", " SUCATA MOTO HONDA CG - Necessário cadastro no detran SP")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329047", "015")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329047", " SUCATA MOTO HONDA CG - Necessário cadastro no detran SP")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329050", "016")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329050", " SUCATA MOTO HONDA TWISTER - Necessário cadastro no detran SP")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329056", "017")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329056", " Lote com:  2 CHASSIS DE MOTO C/ 2 PNEUS - Necessário cadastro no detran SP")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329051", "018")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329051", " Lote com:  2 MOTORES HONDA CORTADOS (P/ DEMONSTRAÇÃO) ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>300,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329065", "019")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329065", " PRENSA HIDRÁULICA 15T")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329068", "020")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329068", " Lote com:  2 CARREGADOR DE BATERIAS")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>300,00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329061", "021")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329061", " Lote com:  2 PRATELEIRAS METÁLICAS C/ PEÇAS MOTO DIVERSAS")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329009", "022")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329009", " Lote com:  2 BANCADAS 1,5X0,65X0,9M C/ 2 MORSAS E 19 BANCOS")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329017", "023")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329017", " Lote com:  9 MOTORES DE MOTO DIVERSOS MODELOS")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329014", "024")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329014", " Lote com:  ARMÁRIO METÁLICO C/ AMORTECEDORES, FARÓIS, PEÇAS MOTO DIVERSOS, ARMÁRIO BAIXO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329019", "025")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329019", " Lote com:  2 PAINÉIS DE TESTE ELÉTRICO MOTO")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329036", "026")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329036", " ELEVADOR RAMPA PNEUMÁTICO P/ MOTO EVEREST")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>900,00</t>
+          <t>1.100,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329021", "027")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329021", " Lote com:  BANCADA C/ EQUIPAMENTO P/ LIMPEZA DE BICO, 4 MOTORES MOTO E 1 RODA")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329006", "028")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329006", " Lote com:  2 RODAS C/ PNEUS, 4 BANCOS MOTO, 3 TANQUES MOTO, 1 GUIDÃO MOTO, EQUIPAMENTO DE TESTE, 1 ESCAPAMENTO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329012", "029")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329012", " Lote com:  CÂMBIOS, ALTERNADORES, VIRABREQUINS, BOBINAS, COMPRESSOR DE AR AUTO, EQUIPAMENTO P/ LIMPEZA DE BICO, SIST. SUSPENSÃO, FERRAMENTAS DIVERSAS, BLOCO MOTOR")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329054", "030")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329054", " Lote com:  4 CAIXAS AR CONDICIONADO AUTO, BANCADA DE TESTE, MOTOR MOTO, TALHA MANUAL, BLOCO MOTOR, FERRAMENTAS, PEÇAS AUTO/MOTO DIVERSAS")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329046", "031")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329046", " Lote com:  9 MOTORES DE MOTO DIVERSOS MODELOS, TANQUE MOTO, KITS DIDÁTICOS DIVERSOS, CARREGADOR DE BATERIA, BOMBAS DIVERSAS")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>3.700,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329032", "032")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329032", " Lote com:  KITS DIDÁTICOS, 2 CAIXAS DE AR CONDICIONADO AUTO, ALTERNADOR, MOTOR DE PARTIDA, PEÇAS MOTO, PAINÉIS, CHICOTES")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329028", "033")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329028", " Lote com:  24 MOTORES ELÉTRICOS DIVERSOS E 2 TRAFOS")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329035", "034")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329035", "ELEVADOR RAMPA HIDRÁULICO P/ MOTO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329058", "035")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329058", " Lote com:  2 SÚBITOS COMPARADOR, 3 MULTÍMETROS, 1 TESTE DE ARREFECIMENTO, 1 TESTE DE BOMBA COMBUSTÍVEL, 5 RELÓGIOS COMPARADORES")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329057", "036")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329057", " Lote com:  APROX. 50 MICRÔMETROS DIVERSOS MODELOS/TAMANHOS")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329040", "037")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329040", " Lote com:  APROX. 43 PAQUÍMETROS ANALÓGICOS DIVERSOS E 2 PAQUÍMETROS DIGITAIS ")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329064", "038")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329064", " INSTRUMENTOS DE MEDIÇÃO DIVERSOS")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>900,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329067", "039")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329067", " PEÇAS AUTO DIVERSAS")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329062", "040")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329062", " MOTOR VW GOL")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329060", "041")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329060", " MOTOR ")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329080", "042")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329080", " MOTOR ")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329069", "043")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329069", " MOTOR ")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329033", "044")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329033", " MOTOR ")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329045", "045")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329045", " MOTOR GM")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329008", "046")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329008", " MOTOR ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>2.700,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329063", "047")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329063", "lote com: 7 PAINÉIS DE TESTES ELÉTRICOS P/ AUTOS DE DIVERSOS MODELOS")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329053", "048")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329053", " LAVADORA DE PEÇAS CMB")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329022", "049")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329022", " Lote com: 2 PAINÉIS S/ COMPONENTES, 15 PAINEIS MADEIRA S/ FERRAMENTAS AUTO E PEÇAS DE AR CONDICIONADO SPLIT")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329038", "050")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329038", " SUCATA MOTO HONDA CG - Necessário cadastro no detran SP")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329013", "051")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329013", " SUCATA MOTO HONDA TITAN 150 - Necessário cadastro no detran SP")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329071", "052")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329071", " SUCATA MOTO YAMAHA FAZER 250 - Necessário cadastro no detran SP")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329070", "053")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329070", " MOTOR ")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329066", "054")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329066", " MOTOR MOTO SUZUKI")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329026", "055")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329026", " PEÇAS MOTO DIVERSAS")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329015", "056")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329015", " MOTOR FORD 1.0 ZETEC ROCAM FLEX")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329027", "057")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329027", " Lote com:  2 PRATELEIRAS C/ PEÇAS AUTO DIVERSAS")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329079", "058")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329079", " MOTOR ")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329025", "059")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329025", " MOTOR HONDA NEW CIVIC 1.8 2011 FLEX")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>2.600,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329055", "060")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329055", " MOTOR FIAT UNO 1000 GASOLINA")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329023", "061")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329023", " PAINEL DE TESTE DE FREIO ABS FIORINO 2015")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329005", "062")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329005", " Lote com:  8 CAIXAS DE DIREÇÃO - DIVERSOS MODELOS")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329075", "063")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329075", " MESA METÁLICA 1,6X0,6X0,9M C/ PEÇAS AUTO DIVERSAS")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329016", "064")</f>
       </c>
       <c r="B73" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329016", " MESA METÁLICA 1,5X0,65X0,9M C/ 6 CAIXA DE CÂMBIO DIVERSAS")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329059", "065")</f>
       </c>
       <c r="B74" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329059", " MÁQUINA DE SOLDA ROGER E CARREGADOR DE BATERIA H'ORK CB 30")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>700,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329029", "066")</f>
       </c>
       <c r="B75" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329029", " Lote com:  2 PRATELEIRAS C/ PEÇAS AUTO DIVERSAS")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329010", "067")</f>
       </c>
       <c r="B76" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329010", " Lote com: 2 MOTORES")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329081", "068")</f>
       </c>
       <c r="B77" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329081", "Lote com: 2 MOTORES")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329078", "069")</f>
       </c>
       <c r="B78" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329078", "Lote com: 2 MOTORES")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329052", "070")</f>
       </c>
       <c r="B79" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329052", " Lote com: 2 MOTORES")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>2.600,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329039", "071")</f>
       </c>
       <c r="B80" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329039", " Lote com: MOTOR E 3 CAIXAS DE CÂMBIO DIVERSAS")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329077", "072")</f>
       </c>
       <c r="B81" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329077", " Lote com:  1 COMPRESSOR DE AR C/ MOTOR ELÉTRICO 1/3 CV, 2 BOMBAS DE VÁCUO")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>400,00</t>
+          <t>900,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329090", "073")</f>
       </c>
       <c r="B82" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329090", " MOTOR TOYOTA COROLLA 1.8 2011")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>4.100,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329030", "074")</f>
       </c>
       <c r="B83" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329030", " MOTOR ")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329086", "075")</f>
       </c>
       <c r="B84" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329086", " Lote com:  2 MOTORES")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329076", "076")</f>
       </c>
       <c r="B85" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329076", " MOTOR FIAT UNO FIRE 1.0 2013")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329037", "077")</f>
       </c>
       <c r="B86" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329037", " MOTOR ")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329020", "078")</f>
       </c>
       <c r="B87" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329020", " MOTOR FORD ECOSPORT ZETEC ROCAM 1.6 2010 FLEX")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329092", "079")</f>
       </c>
       <c r="B88" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329092", " MOTOR FORD NEW FIESTA 1.5 2013 FLEX")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329072", "080")</f>
       </c>
       <c r="B89" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329072", " MOTOR ")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329094", "081")</f>
       </c>
       <c r="B90" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329094", " PAINEL AR CONDICIONADO TOYOTA COROLLA 2010")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329073", "082")</f>
       </c>
       <c r="B91" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329073", " CAIXA DE DIREÇÃO ELÉTRICA FORD KA 2015")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329089", "083")</f>
       </c>
       <c r="B92" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329089", " PAINEL AR CONDICIONADO GM VECTRA 2011")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329087", "084")</f>
       </c>
       <c r="B93" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329087", " MOTOR ")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329083", "085")</f>
       </c>
       <c r="B94" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329083", " Lote com:  1 GELADEIRA, 5 MESAS C/ RODÍZIOS, 15 BANCOS, 1 CADEIRA FIXA, 2 ARMÁRIOS METÁLICOS, 1 BANCADA C/ MORSA, 2 MESAS 2X0,5X0,75M C/ LUMINÁRIAS, 1 ESCADA MADEIRA 8 DEGRAUS")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329074", "086")</f>
       </c>
       <c r="B95" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329074", " Lote com:  4 PRATELEIRAS, EPI'S DIVERSOS, PAQUÍMETROS, MICRÔMETROS, 9 BANCOS, FECHADURAS, FIOS E CABOS, APARELHOS DE MEDIÇÃO, ESTABILIZADORES, TECLADOS, ROTORES, TELEFONES, CONTROLES REMOTOS, CAIXA SOM")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>400,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329091", "087")</f>
       </c>
       <c r="B96" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329091", " Lote com:  7 MÁQUINAS DE LAVAR DIVERSAS E PEÇAS P/ MÁQUINAS DE LAVAR")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329084", "088")</f>
       </c>
       <c r="B97" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329084", " Lote com:  COMPONENTES ELÉTRICOS DIVERSOS, 1 ARMÁRIO METÁLICO, 2 BANCOS C/ RODÍZIOS, 13 PAINÉIS MADEIRA S/ COMPONENTES")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329082", "089")</f>
       </c>
       <c r="B98" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329082", " Lote com:  5 MESAS DE COMANDO C/ 3 MOTORES ELÉTRICOS DIVERSOS")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
-          <t>1.100,00</t>
+          <t>1.400,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329096", "090")</f>
       </c>
       <c r="B99" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329096", " Lote com:  APROX. 20 ARMÁRIOS METÁLICOS DIVERSOS")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>400,00</t>
+          <t>700,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329095", "091")</f>
       </c>
       <c r="B100" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329095", " Lote com:  COMPONENTES ELÉTRICOS DIVERSOS, FIOS, PRATELEIRA, 7 MESAS METÁLICAS DIVERSAS, 1 PAINEL ELÉTRICO C/ COMPONENTES, 3 MESAS C/ RODÍZIOS")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329097", "092")</f>
       </c>
       <c r="B101" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329097", " Lote com:  15 PAINÉIS C/ COMPONENTES, 2 ARMÁRIOS DE TESTE C/ COMPONENTES, 13 CADEIRAS TIPO UNIVERSITÁRIO E 1 ARMÁRIO MADEIRA C/ RODÍZIOS")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329093", "093")</f>
       </c>
       <c r="B102" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329093", " Lote com:  7 CADEIRAS DIVERSAS, 1 MESA C/ 3 DIVISÓRIAS DE 0,9M CADA, 1 MESA 1X0,65X0,75M, 1 FRIGOBAR, 2 MESAS 1,4X0,35X0,8M, MESA CIRCULAR 1X0,75M")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329098", "094")</f>
       </c>
       <c r="B103" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329098", " Lote com:  3 ARMÁRIOS METÁLICOS, 4 PRATELEIRAS, 1 MESA C/ RODÍZIOS, 3 CONVERSORES, MATERIAIS ELÉTRICOS DIVERSOS, ESTILETES")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>300,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329085", "095")</f>
       </c>
       <c r="B104" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329085", " Lote com:  BANCADA C/ MORSA, 2 CILINDROS, BOTIJÃO, MOTOR GELADEIRA (CORTADO) 2 1 CONVERSOR")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329099", "096")</f>
       </c>
       <c r="B105" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329099", " Lote com:  APROX. 20 LOUSAS DIVERSAS")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329088", "097")</f>
       </c>
       <c r="B106" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329088", " MOTOR VW AP 1.6 CORTADO (P/DEMONSTRAÇÃO)")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329100", "098")</f>
       </c>
       <c r="B107" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329100", " MOTOR VW GOL 8V")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>