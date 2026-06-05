--- v0 (2026-04-17)
+++ v1 (2026-06-05)
@@ -277,1395 +277,1395 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329453", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329453", "Chevrolet D20 Custom 112cv - 1989 ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>39.000,00</t>
+          <t>39.200,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329454", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329454", "Retroescavadeira Case 580H ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>41.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329413", "007")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329413", " Lote com: 04 PNEUS AGRICOLA CONSERTADO 18.4-38")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329414", "009")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329414", " Lote com: 03 PNEUS AGRICOLA CONSERTADO 650/70-46")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329407", "012")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329407", " Lote com: 02 PNEUS AGRICOLA CONSERTADO 650/60R38 TELLEBORG")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329409", "013")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329409", " Lote com: 03 PNEUS AGRICOLA CONSERTADO FLORESTAL 30.5-32")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329408", "014")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329408", " Lote com: 04 PNEUS AGRICOLA CONSERTADO 30.5L-32")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329410", "015")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329410", " Lote com: 02 PNEUS AGRICOLA CONSERTADO 700/70-34")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329411", "017")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329411", " Lote com: 02 PNEUS AGRICOLA CONSERTADO 710/70R-34")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329406", "018")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329406", " Lote com: 06 PNEUS AGRICOLA CONSERTADO 710/70R-42")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329412", "019")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329412", " Lote com: 10 CAPAS 710/70R-38")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>3.100,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329415", "024")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329415", " Lote com: 100 CAPAS 7.00/16 7.50/16")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>2.600,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329418", "026")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329418", " Lote com: 10 CAPAS 600/65-28")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>3.750,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329420", "027")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329420", " Lote com: 04 PNEUS AGRICOLAS CONSERTADO 380/90R-46")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329416", "028")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329416", " Lote com: 04 PNEUS AGRICOLAS CONSERTADO 17.5-25")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329419", "031")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329419", " Lote com: CASAL DE RODAS ARO 38 PARA TRATORES FORD")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329417", "033")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329417", " Lote com: CASAL DE PNEU MONTADO 600/60R34")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329423", "035")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329423", " Lote com: CASAL DE PNEUS MONTADO 13.6-38")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329422", "036")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329422", " Lote com: 1 JOGO DE RODAS P FILIPAR 8 FUROS 20.8-38 COM 4 RODAS   PRATO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329421", "040")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329421", " Lote com: CASAL MONTADO 12.4-38 RODAGEM FINA, LINHA VALMET, FORD E OUTROS")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329424", "045")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329424", " Lote com: 04 CAPAS 710/70R-42")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329425", "046")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329425", " Lote com: 06 PNEU AGRICOLAS CONSERTADO 405/70R20")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329428", "049")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329428", " Lote com: 03 CAPAS 850/60.38")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329430", "052")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329430", " Lote com: 04 PNEUS AGRICOLAS CONSERTADO 600/65R-28")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329427", "053")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329427", " Lote com: 06 PNEUS AGRICOLAS CONSERTADO 18.4.34")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>7.600,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329429", "054")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329429", " PNEU MONTADO 20.8-38")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329426", "056")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329426", " Lote com: 02 PNEUS AGRICOLA CONSERTADO FLORESTAL 30.5-32")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329437", "063")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329437", " Lote com:  10 PNEUS AGRICOLA 600/50 22,5")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>6.500,00</t>
+          <t>6.900,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329435", "066")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329435", " Lote com: 06 PNEUS AGRICOLA 7.00/16 RESSOLADO SEM USO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329433", "067")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329433", " Lote com:  02 PNEUS AGRICOLA 385/95R25")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329436", "068")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329436", " Lote com: 04 PNEUS 28X9-15")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329432", "069")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329432", " Lote com: 04 PNEUS 700X12")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329439", "070")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329439", " Lote com: 10 PNEUS AGRICOLA CONSERTADO 400/60.15,5")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329431", "071")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329431", " Lote com:  44 PNEUS ARO 16")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329434", "072")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329434", " Lote com: 12 PNEUS ARO 17 E 18")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329438", "073")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329438", " JOGO DE RODAS MONTADOS 10 FUROS 480/80-42")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>14.500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329440", "075")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329440", "Lote com: 1 CAPA 900/60R32 E 1 CAPA 800/65R32 - estado sucata")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329441", "076")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329441", "Lote com: 3 CAPAS 650/65 38 - 1 CAPA 650/75 30 - 2 CAPAS 650/75 38 - Estado sucata")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329442", "077")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329442", "Lote com: 10 unid. PNEUS MONTADO DE CAMINHAO 1100/22")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329443", "078")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329443", "Lote com: 10 unid. PNEUS MONTADO DE CAMINHAO 1100/22")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329446", "079")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329446", " CASAL DE PNEU MONTADO 600/60-30.5")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329444", "080")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329444", " CASAL DE PNEU MONTADO DIANTEIRO E TRASEIRO 710/70R-38 E 600/60-30.5")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329445", "084")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329445", " PNEU AGRICOLA RESSOLADO 800/70-38")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329450", "085")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329450", " PNEU CONSERTADO 35.5L.32 FLORESTAL")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329449", "086")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329449", " PNEU CONSERTADO 29.5-25")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329452", "087")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329452", " PNEU MONTADO 600/55 26.5")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329451", "088")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329451", " PNEU CONSERTADO 23.1-26")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329448", "089")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329448", " PNEU MONTADO 650/60.26,5")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329447", "090")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/329447", " CARCAÇA 1800-33")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>