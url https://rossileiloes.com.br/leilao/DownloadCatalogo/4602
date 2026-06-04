--- v0 (2026-04-21)
+++ v1 (2026-06-04)
@@ -277,667 +277,667 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330210", "000")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330210", "MESA DE CORTE PLASMA FORT PLASMA - EXTREME CUT STX 2.500 X 6.000 - ANO 2022 -  DESMONTADA  - NO ESTADO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330197", "001")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330197", " INJETORA SA 200")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330202", "002")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330202", " INJETORA MA 2500 E")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330190", "003")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330190", " INJETORA HTF 120")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330195", "004")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330195", " INJETORA HTF 58")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330188", "005")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330188", " INJETORA HTF 300")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330200", "006")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330200", " INJETORA HTF 120W")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330207", "007")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330207", " QUADRO DE FORÇA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330201", "008")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330201", " QUADRO DE FORÇA")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330209", "009")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330209", " QUADRO DE FORÇA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330205", "010")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330205", " IMPRESSORA XEROX MOD. EC 70 - ANO 2022")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330206", "011")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330206", " 05 UN. CADEIRAS DIVERSAS")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330194", "012")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330194", " 05 UN. CADEIRAS DIVERSAS")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330204", "013")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330204", " APARELHO LASER LIGHTSHEER ET ( FUNCIONANDO / CALIBRADO- NO ESTADO )")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330203", "018")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330203", " APARELHO CRIOLIPOLISE COOLSCULPTING ( FUNCIONANDO/NO ESTADO ) COM 3 PONTEIRAS")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330191", "022")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330191", " APARELHO ANALISADOR POCKIT")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330199", "023")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330199", " MONITOR MULTIPARÂMETRO VETERINÁRIO MOD. CMS 8000 VET")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330208", "024")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330208", " ESTEIRA KIKOS MOD. KX 3500 PRO")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330196", "025")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330196", " 05 UN. CADEIRAS DIVERSAS")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330189", "026")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330189", " 05 UN. CADEIRAS DIVERSAS")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330192", "027")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330192", " 01 PLATAFORMA DE TRABALHO - 4 PESSOAS")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330198", "028")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330198", " 01 PLATAFORMA DE TRABALHO - 6 PESSOAS")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330193", "029")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330193", " PROCESSADOR DE LAMINAS KOLPLAST CELL PRESERV")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>