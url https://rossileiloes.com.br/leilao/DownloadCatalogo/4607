--- v0 (2026-04-26)
+++ v1 (2026-06-04)
@@ -277,1031 +277,1031 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330576", "000")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330576", " TRATOR MASSEY FERGUSSON MOD. 65X ANO 1976 - NO ESTADO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330590", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330590", " COMANDO HIDRÁULICO - RETRO ESCAVADEIRA MOD. FB80 - NO ESTADO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330604", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330604", " PEÇAS DO CUBO REDUTOR - ESCAVADEIRA CAT. MOD. 320D - NO ESTADO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330580", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330580", " MOTOR LATERAL - TRATOR ESCAVADEIRA MOD. D6N - NO ESTADO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330591", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330591", " PISTÃO TRATOR ESTEIRA D6N - NO ESTADO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330574", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330574", " PISTÃO CONCHA RETROESCAVADEIRA MOD. 580L - NO ESTADO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330577", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330577", " LOTE - ENGRENAGEM DE GIRO, 01 TANQUE HIDRÁULICO E 01 CAIXA DE FERRAMENTAS DA ESCAVADEIRA CAT, 320D - NO ESTADO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330593", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330593", " COMANDO HIDRÁULICO-PÁ CARREGADEIRA MICHIGAN MOD. 55C - NO ESTADO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330602", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330602", " 06 UN. - ORBITAL DE DIREÇÃO PARA MAQUINAS - NO ESTADO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330599", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330599", " CONVERSOR MICHIGAN MOD. 75III - NO ESTADO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330584", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330584", " 02 UN. - BOMBAS HIDRÁULICA E 02 UN. COMANDO HIDRÁULICO - NO ESTADO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330571", "012")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330571", " DIFERENCIAL DIANTEIRO PÁ CARREGADEIRA MICHAGAN 75III")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330600", "013")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330600", " DIFERENCIAL TRASEIRO RETROESCAVADEIRA JCB ( DESMONTADO - NO ESTADO)")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330594", "014")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330594", " TRANSMISSÃO COM CONVERSOR - TRATOR ESTEIRA CAT. D6N ( DESMONTADO -NO ESTADO)")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330587", "015")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330587", " PISTÃO DO LEVANTE ESCAVADEIRA MOD. 320D - NO ESTADO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330595", "017")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330595", " 03 UN. - RADIADORES ESCAVADEIRA CATERPILLAR MOD. 320D - NO ESTADO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330583", "018")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330583", " JOYSTICK TRATOR DE ESTEIRA MOD. D6N - NO ESTADO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330572", "019")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330572", " JUNTA GIRATÓRIA - RETROESCAVADEIRA MOD. 580L - NO ESTADO")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330598", "020")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330598", " LÂMINA COM " U " - TRATOR DE ESTEIRA CATERPILLAR MOD. D6N - NO ESTADO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330596", "021")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330596", " 02 UN. - CABINES DE TRATOR DE ESTEIRA CATERPILLAR MOD. D6N - NO ESTADO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330581", "022")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330581", " CABINE - ESCAVADEIRA CARTEPILLAR MOD. 320D - NO ESTADO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330586", "023")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330586", " TRANSMISSÃO - TRATOR DE ESTEIRA CATERPILLAR MOD. D6N ( MONTADA) NO ESTADO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330606", "024")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330606", "LÂMINA TRATOR DE ESTEIRA D6N ( DESMONTADO) - NO ESTADO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330573", "025")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330573", " CONVERSOR TRATOR ESTEIRA MOD. D6N ( MONTADO)- NO ESTADO")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330585", "026")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330585", " CARCAÇA DA TRANSMISSÃO - PÁ CARREGADEIRA KOMATSU MOD. WA320-1 NO ESTADO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330589", "027")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330589", " TORNO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330601", "028")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330601", " PÁ CARREGADEIRA CATEPILLAR MOD. 922 ANO 1976 - NO ESTADO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330578", "029")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330578", " 02 UN.- MOTORES M/BENZ 352 ( DESMONTADO) - NO ESTADO")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330597", "030")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330597", " BOMBA HIDRÁULICA - ESCAVADEIRA CATERPILLAR MOD. 320D - NO ESTADO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330579", "031")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330579", " LOTE DE PEÇAS PARA MOTORES - M/BENZ, CATERPILLAR, MINICARREGADEIRA - NO ESTADO")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330575", "032")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330575", " TRANSMISSÃO CLARK 18 MIL - NO ESTADO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330603", "033")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330603", " CUBOS TRATOR ESTEIRA CATERPILLAR MOD. D6N - NO ESTADO")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330592", "034")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330592", " LOTE DE TAMBORES DE MARCHAS PARA TRANSMISSÃO CLARCK 28 MIL, 18 MIL E 2420 - NO ESTADO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330582", "035")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330582", " TRANSMISSÃO PÁ CARREGADEIRA CARTEPILLAR MOD. 924HZ ( DESMONTADO ) - NO ESTADO")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330588", "036")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330588", " 02 UN. - ROLETE TRATOR DE ESTEIRA MOD. D6N - NO ESTADO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330605", "037")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/330605", "COMPACTADOR DE SOLO TIPO SAPO - MOTOR HONDA - NO ESTADO")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>