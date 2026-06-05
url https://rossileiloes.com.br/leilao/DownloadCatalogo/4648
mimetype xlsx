--- v0 (2026-05-12)
+++ v1 (2026-06-05)
@@ -277,1787 +277,1787 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332989", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332989", " MÁQUINA DE TRAÇÃO TEXTIL USTER TENSORAPID 3")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332994", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332994", " CANICALEIRA MURATA R-8 12 FUSOS (6 FUSOS PARA CADA LADO)")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332970", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332970", " ULTRA FREEZER VERTICAL COLDLAB CL 580-86V")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332991", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332991", " ULTRA FREEZER VERTICAL COLDLAB CL 580-40V")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333009", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333009", " MOINHO DE DISCO RENARD")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>3.750,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332974", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332974", " FORNO MTS THERMOTRON CORP F-2-CE-C0²")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>6.400,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332973", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332973", " CROMATÓGRAFO LIQUIDO DE ALTA PERFORMACE (HPLC) 920-LC VARIAN")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>4.400,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332971", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332971", " CROMATÓGRAFO LÍQUIDO DE ALTA PERFORMACE (HPLC) 940-LC VARIAN")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332997", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332997", " AIR LIFT / CAMISA DE AQUECIMENTO REATOR / B.BRAUN   DIESSEL BIOTECH GMBH INOX")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332976", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332976", " FORNO PARA TRATAMENTO TERMICO DE METAIS EM AMBIENTE INERTE BERTOCELLO SYNTESI S1 15")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>11.250,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332978", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332978", " FORNO INDUSTRIAL INFORGEL 1250º")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332982", "012")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332982", " BANCO DE ENSAIOS PARA MÁQUINAS ELÉTRICAS ROTATIVAS, MARCA EXSTO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>33.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333007", "013")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333007", " MÁQUINA DE ENTALHAR AMOSTRAS DE MATERIAL DE PLÁSTICO- NOTCHING ATS FAAR")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>4.250,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332990", "014")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332990", " ABRASÍMETRO DE ELASTÓMETRO E POLÍMEROS MAQTEST")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332992", "015")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332992", " DYNATECH R-MATIC INSTRUMENTO DE CONDUTIVIDADE TÉRMICA")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332996", "016")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332996", " AGITADORA ORBITAL MODELO 304 ÉTICA TIPO BANHO MARIA COM AGITAÇÃO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>475,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332999", "017")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332999", " MUINHO DE JARRO ( BOLAS) ROLMAX")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333003", "018")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333003", " LEICA CAMERA MICROSCÓPICA MPS28 MPS32 MPS DATA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332993", "019")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332993", " APARELHO DE MEDIÇÃO DO PONTO DE FUSÃO -CEAST A")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>425,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332979", "020")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332979", " APARELHO DE MEDIÇÃO DO PONTO DE FUSÃO -CEAST B")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>425,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332983", "021")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332983", " FREEZER HORIZONTAL CIENTIFICO INDREL -40 GRAUS")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332981", "022")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332981", " GELADEIRA PARA BANCO DE SANGUE INDREL")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.190,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332995", "023")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332995", " AGITADOR DE TUBO 220V QUIMIS")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333004", "024")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333004", " MOINHO DE ROLO E MOINHO DE ROSCA MARCA GELENSKI")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>6.900,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332985", "025")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332985", " AGITADORA DE PISO EQUILABOR")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332977", "026")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332977", " CAPELA DE FLUXO DIRECIONAL VECO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332998", "027")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332998", " CAPELA DE EXAUSTÃO UNION")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>425,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333000", "028")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333000", " LAMPADA ILUMINADORA MICROSCÓPIO CARL ZEISS")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>475,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332972", "029")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332972", " KIT PHMETRO E ADAPTADOR DE TITULAÇÃO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>475,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332987", "030")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332987", " BANHO A SECO PARA DOIS BLOCOS KASVI K80-D01")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>475,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332988", "031")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332988", " MÁQUINA DE ENSAIO DE MATERIAIS ZWICK 4100")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333002", "032")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333002", " MÁQUINA DE ENSAIO DE MATERIAIS ZWICK 4100")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333001", "033")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333001", " BALANÇA DE PRECISÃO OHAUS EP 6102C EXPLORER PRO, 6100GX0,01G COM AUTOCAL")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333011", "034")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333011", " BANHO ULTRATERMOSTATIZADOR COM BOMBA PARA CIRCULAÇÃO 8L SG-184 220V - SARGE")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>2.300,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333006", "035")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333006", " BOMDA DE VÁCUO FISATOM MODELO 825 T")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333005", "036")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333005", " BURETA DIGITAL DIGITRATE JENCONS PRO 50ML")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333012", "037")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333012", " BURETA DIGITAL BRAND TITRETTE 50 ML")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>1.450,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332975", "038")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332975", " VÁCUO DERM MICRODERMOABRASÃO FC 01")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333022", "039")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333022", " PLASTÔMETRO DSM MODELO MI-3P 220V")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>3.600,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332986", "040")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332986", " PRESSA EMBUTIDORA METALOGRÁFICA METALOTEST MODELO MAXIPRESS")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332980", "041")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332980", " CABINE BIOPROTECTOR - VECO")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333013", "042")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333013", " ESTUFA DE SEC; ESTERILIZAÇÃO C/ CIRCULAÇÃO E RENOVAÇÃO MODELO AL 102/480 AMERICANLAB 480L")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>3.900,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333008", "043")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333008", " POLITRIZ LIXADEIRA METALOGRÁFICA DUPLA MODELO PLF-MARCA FORTEL")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333024", "044")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333024", " ESTUFA DE ESTERELIZAÇÃO FABBE PRIMAR MODELO 216/3 150L")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332984", "045")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/332984", " 3 CHAPA AQUECEDORA RETANGULAR MICROPORCESSADA QUIMIS")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>825,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333017", "046")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333017", " 6 KIT PROGRAMAÇÃO SISTEMA DE ESTUDO EM INTERFACE DE COMANDO INDUSTRIAL MODELO EE001/0")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333015", "047")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333015", " 5 KIT PROGRAMAÇÃO MODELO XM852 EXSTO")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333010", "048")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333010", " FONTE DE ALIMENTAÇÃO PARA ILUMINADOR DE MICROSCÓPIO MODELO MTR 27 WILD HEERBRUGG -LEITZ-B")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>205,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333021", "049")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333021", " FONTE DE ALIMENTAÇÃO PARA ILUMINADOR DE MICROSCÓPIO MODELO MTR28 WILD HEERBRUGG -A")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>205,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333018", "050")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333018", " FONTE DE ALIMENTAÇÃO PARA MICROSCÓPIO MODELO MTR23 WILD HEERBRUGG")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>205,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333014", "051")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333014", " FONTE DE ALIMENTAÇÃO PARA MICROSCÓPIO WILD HEERBRUGG")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>205,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333025", "052")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333025", " FONTE DE ALIMENTAÇÃO PARA MICROSCÓPIA MODELO TRA 11 E TRA 08- LEITZ")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>260,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333019", "053")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333019", " 3 BANCADA CARGA RESISTIVA B -MARCA DE LORENZO")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333020", "054")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333020", " 3 BANCADA CARGA RESISTIVA A- MARCA DE LORENZO")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333028", "055")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333028", " ESTUFA A VÁCUO VACUCELL 22 VACUSTATION 22MM-GROUP")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>6.300,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333031", "056")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333031", " FONTE DE ALIMENTAÇÃO DE BANCADA RIZZI CC- ESTABILIZADA 6028-A")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333016", "057")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333016", " FONTE DE ALIMENTAÇÃO DE BANCADA RIZZI CC- ESTABILIZADA 6028-B")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333023", "058")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333023", " ESTEREOMICROSCÓPIO MOTIC SMZ-168 SERIES")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333026", "059")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333026", " 2 FORNOS TUBULAR DE LABORATÓRIO")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>2.150,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333029", "060")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333029", " 6 KIT DIDÁTICO DE ELETRÔNICA ANALÓGICO - DIGITAL KD 8-ES MARCA HIDRO ELETRO")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333027", "061")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333027", " DURÔMETRO SHORE ANALÓGICO COM SUPORTE DE TESTE MODELO LAC-J")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333030", "063")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333030", " DINAMÔMETRO ANALÓGICO MARCA CROWN 5KGF AR5 - A")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>425,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333032", "064")</f>
       </c>
       <c r="B73" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333032", " DINAMÔMETRO ANALÓGICO MARCA CROWN 5KGF AR5 - B")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>