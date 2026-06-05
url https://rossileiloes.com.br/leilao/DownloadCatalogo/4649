--- v0 (2026-05-13)
+++ v1 (2026-06-05)
@@ -142,100 +142,100 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F108"/>
+  <dimension ref="A1:F107"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Rossi leilões</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>CAMINHÃO, DESTILARIA, BARRACÃO, GUINCHOS, TUBOS CALANDRADOS E MAIS</t>
+          <t>CAMINHÃO, GUINCHOS, DESTILARIA, BARRACÃO, TUBOS CALANDRADOS E MAIS</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>27/05/2026 11:00</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
@@ -270,2787 +270,2759 @@
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333180", "900")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333159", "901")</f>
       </c>
       <c r="B11" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333180", "CHEVROLET MONTANA LS - ALCOOL/GASOLINA - 2014/2015 - COR  BRANCA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333159", " CAMINHÃO MERCEDES-BENZ L 2213, ANO 1982/1982, COR BRANCA / DIESEL - 3 EIXOS, 6X4 COM GUINDASTE BANTAM PARA 18 TONELADAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>17.500,00</t>
+          <t>145.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>3000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333159", "901")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333163", "1000")</f>
       </c>
       <c r="B12" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333159", " CAMINHÃO MERCEDES-BENZ L 2213, ANO 1982/1982, COR BRANCA / DIESEL - 3 EIXOS, 6X4 COM GUINDASTE BANTAM PARA 18 TONELADAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333163", " GUINCHO TELESCÓPICO MOVÉL CLARK 714, ANO 1976 CAP: 12 TON - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>145.000,00</t>
+          <t>70.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>3000.00</t>
+          <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333163", "1000")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333154", "1001")</f>
       </c>
       <c r="B13" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333163", " GUINCHO TELESCÓPICO MOVÉL CLARK 714, ANO 1976 CAP: 12 TON - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333154", " GUINCHO TELESCÓPICO MOVÉL AUSTIN WESTERN 415 CAP: 14 TON - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333154", "1001")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333160", "1003")</f>
       </c>
       <c r="B14" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333154", " GUINCHO TELESCÓPICO MOVÉL AUSTIN WESTERN 415 CAP: 14 TON - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333160", " 1 CALANDRA DE 4 ROLOS COM ACIONAMENTO ELÉTRICO/REDUTOR - CALANDRA ATÉ 1" DE CHAPA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>70.000,00</t>
+          <t>170.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>2000.00</t>
+          <t>3000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333160", "1003")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333153", "1004")</f>
       </c>
       <c r="B15" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333160", " 1 CALANDRA DE 4 ROLOS COM ACIONAMENTO ELÉTRICO/REDUTOR - CALANDRA ATÉ 1" DE CHAPA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333153", " 1 MAQUINA SOLDA MIG BAMBOZZI TRR 3410S NMR - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>170.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>3000.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333153", "1004")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333161", "1005")</f>
       </c>
       <c r="B16" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333153", " 1 MAQUINA SOLDA MIG BAMBOZZI TRR 3410S NMR - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333161", " 1 MAQUINA SOLDA MIG BAMBOZZI TRR 3410S NMR - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333161", "1005")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333172", "1006")</f>
       </c>
       <c r="B17" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333161", " 1 MAQUINA SOLDA MIG BAMBOZZI TRR 3410S NMR - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333172", " 1 MAQUINA SOLDA MIG BAMBOZZI TRR 3410S NMR - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333172", "1006")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333178", "1007")</f>
       </c>
       <c r="B18" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333172", " 1 MAQUINA SOLDA MIG BAMBOZZI TRR 3410S NMR - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333178", " 1 MAQUINA SOLDA MIG BAMBOZZI TRR 3410S NMR - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333178", "1007")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333177", "1008")</f>
       </c>
       <c r="B19" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333178", " 1 MAQUINA SOLDA MIG BAMBOZZI TRR 3410S NMR - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333177", " 1 MAQUINA SOLDA MIG BAMBOZZI TRR 3410S NMR - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333177", "1008")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333157", "1009")</f>
       </c>
       <c r="B20" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333177", " 1 MAQUINA SOLDA MIG BAMBOZZI TRR 3410S NMR - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333157", " 1 MOTOR ELETRICO WEG 30CV - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>3.600,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333157", "1009")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333156", "1010")</f>
       </c>
       <c r="B21" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333157", " 1 MOTOR ELETRICO WEG 30CV - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333156", " 1 MOTOR ELETRICO WEG 25CV - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>3.600,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333156", "1010")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333152", "1011")</f>
       </c>
       <c r="B22" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333156", " 1 MOTOR ELETRICO WEG 25CV - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333152", " 1 MOTOR ELETRICO WEG - 1725 RPM - 3CV - 60HZ - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333152", "1011")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333168", "1012")</f>
       </c>
       <c r="B23" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333152", " 1 MOTOR ELETRICO WEG - 1725 RPM - 3CV - 60HZ - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333168", " 1 MOTOR ELETRICO 4 CV - 60HZ - 1140 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>600,00</t>
+          <t>750,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333168", "1012")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333165", "1013")</f>
       </c>
       <c r="B24" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333168", " 1 MOTOR ELETRICO 4 CV - 60HZ - 1140 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333165", " 1 MOTOR ELETRICO 3 CV - 60HZ - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>750,00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333165", "1013")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333151", "1014")</f>
       </c>
       <c r="B25" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333165", " 1 MOTOR ELETRICO 3 CV - 60HZ - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333151", " 1 MOTOR ELETRICO WEG - 3 CV - 60HZ - 3490 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>600,00</t>
+          <t>750,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333151", "1014")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333170", "1015")</f>
       </c>
       <c r="B26" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333151", " 1 MOTOR ELETRICO WEG - 3 CV - 60HZ - 3490 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333170", " 1 MOTOR ELETRICO 10CV - 60HZ - 1165 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>750,00</t>
+          <t>1.400,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333170", "1015")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333176", "1016")</f>
       </c>
       <c r="B27" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333170", " 1 MOTOR ELETRICO 10CV - 60HZ - 1165 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333176", " 1 MOTOR ELETRICO WEG 3CV - 60HZ - 860 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>1.400,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333176", "1016")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333173", "1017")</f>
       </c>
       <c r="B28" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333176", " 1 MOTOR ELETRICO WEG 3CV - 60HZ - 860 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333173", " 1 MOTOR ELETRICO WEG 7,5CV - 60HZ - 1750 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333173", "1017")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333167", "1018")</f>
       </c>
       <c r="B29" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333173", " 1 MOTOR ELETRICO WEG 7,5CV - 60HZ - 1750 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333167", " 1 MOTOR ELETRICO 30CV - 60HZ - 1765 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.650,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333167", "1018")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333155", "1019")</f>
       </c>
       <c r="B30" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333167", " 1 MOTOR ELETRICO 30CV - 60HZ - 1765 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333155", " 1 MOTOR ELETRICO 30CV - 60HZ - 1765 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>3.650,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333155", "1019")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333166", "1020")</f>
       </c>
       <c r="B31" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333155", " 1 MOTOR ELETRICO 30CV - 60HZ - 1765 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333166", " 1 MOTOR ELETRICO WEG 12,5 CV - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>3.650,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333166", "1020")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333164", "1021")</f>
       </c>
       <c r="B32" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333166", " 1 MOTOR ELETRICO WEG 12,5 CV - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333164", " 1 MOTOR ELETRICO WEG - 20CV - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333164", "1021")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333169", "1022")</f>
       </c>
       <c r="B33" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333164", " 1 MOTOR ELETRICO WEG - 20CV - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333169", " 1 MOTOR ELETRICO WEG 15CV - 60HZ - 1175 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>1.600,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333169", "1022")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333171", "1023")</f>
       </c>
       <c r="B34" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333169", " 1 MOTOR ELETRICO WEG 15CV - 60HZ - 1175 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333171", " 1 MOTOR ELETRICO WEG 3CV - 60HZ - 1710 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>1.600,00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333171", "1023")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333174", "1024")</f>
       </c>
       <c r="B35" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333171", " 1 MOTOR ELETRICO WEG 3CV - 60HZ - 1710 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333174", " 1 MOTOR ELETRICO WEG 1,5CV - 60HZ - 1130 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>600,00</t>
+          <t>320,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333174", "1024")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333179", "1025")</f>
       </c>
       <c r="B36" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333174", " 1 MOTOR ELETRICO WEG 1,5CV - 60HZ - 1130 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333179", " 1 MOTOR ELETRICO WEG 3CV - 60HZ - 1730 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>320,00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333179", "1025")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333175", "1026")</f>
       </c>
       <c r="B37" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333179", " 1 MOTOR ELETRICO WEG 3CV - 60HZ - 1730 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333175", " 1 MOTOR ELETRICO WEG 3CV - 60HZ - 1740 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333175", "1026")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333158", "1027")</f>
       </c>
       <c r="B38" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333175", " 1 MOTOR ELETRICO WEG 3CV - 60HZ - 1740 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333158", " 1 MOTOR ELETRICO WEG 3CV - 60HZ - 3500 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333158", "1027")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333162", "1028")</f>
       </c>
       <c r="B39" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333158", " 1 MOTOR ELETRICO WEG 3CV - 60HZ - 3500 RPM - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333162", " MAQUINA SERRA FITA FRANHO FM500 - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>600,00</t>
+          <t>15.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333162", "1028")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333181", "1029")</f>
       </c>
       <c r="B40" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333162", " MAQUINA SERRA FITA FRANHO FM500 - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333181", "[ LANCES POR METRO ] APROX. 91 METROS - LAÇO DE CABO DE AÇO (APROX. 85 METROS DE 25MM (1 POL) - LAÇOS DE 2M, 3M E 4M DE COMPRIMENTO ) E ( APROX. 06 METROS DE 19MM (3/4") LAÇOS DE 3M) VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>4.550,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>5.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333181", "1029")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333182", "1030")</f>
       </c>
       <c r="B41" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333181", "[ LANCES POR METRO ] APROX. 85 METROS - LAÇO DE CABO DE AÇO DE 25MM (1 POL) - LAÇOS DE 2M, 3M E 4M DE COMPRIMENTO  - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333182", "[ LANCES POR METRO ]APROX. 96 METROS - LAÇO DE CABO DE AÇO DE 22MM (7/8 POL) - LAÇOS DE 3M COMPRIMENTO -  VENDA NO ESTADO CONFORME LOTE EXPOSTO ")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>50,00</t>
+          <t>4.800,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333182", "1030")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333183", "1031")</f>
       </c>
       <c r="B42" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333182", "[ LANCES POR METRO ] APROX. 90 METROS - LAÇO DE CABO DE AÇO DE 22MM (7/8 POL) - LAÇOS DE 3M COMPRIMENTO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333183", "[ LANCES POR METRO ] APROX. 70 METROS - LAÇO DE CABO DE AÇO DE 19MM (3/4 POL) - LAÇOS DE 2M DE COMPRIMENTO -  VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>50,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333183", "1031")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333184", "1032")</f>
       </c>
       <c r="B43" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333183", "[ LANCES POR METRO ] APROX. 50 METROS - LAÇO DE CABO DE AÇO DE 19MM (3/4 POL) - LAÇOS DE 2M DE COMPRIMENTO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333184", "CONJUNTO FILTRO ROTATIVO A VÁCUO DORR-OLIVER, DIÂMETRO: 10''X 20'' POL. - NO ESTADO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>50,00</t>
+          <t>10.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333184", "1032")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333185", "1033")</f>
       </c>
       <c r="B44" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333184", "CONJUNTO FILTRO ROTATIVO A VÁCUO DORR-OLIVER, DIÂMETRO: 10''X 20'' POL. - NO ESTADO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333185", "CONJUNTO FILTRO ROTATIVO A VÁCUO DORR-OLIVER, DIÂMETRO: 10''X 20'' POL. - NO ESTADO")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333185", "1033")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333116", "2000")</f>
       </c>
       <c r="B45" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333185", "CONJUNTO FILTRO ROTATIVO A VÁCUO DORR-OLIVER, DIÂMETRO: 10''X 20'' POL. - NO ESTADO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333116", "DESTILARIA PARA 220M³/d ALCOOL HIDRATADO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>2.000.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>10000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333116", "2000")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333100", "2001")</f>
       </c>
       <c r="B46" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333116", "DESTILARIA PARA 220M³/d ALCOOL HIDRATADO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333100", "ESTRUTURA DE BARRACÃO (PÉ DIREITO COM 12 UNIDADES DE VIGA H 350 X 350 COM 16,9M ALTURA, TESOURA COM 6 UNIDADES DE VIGA U 6" COM 12,4M E TESOURA COM 6 UNIDADES DE VIGA U 6" COM 6,5M) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>2.000.000,00</t>
+          <t>90.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
-          <t>10000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333100", "2001")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333127", "2002")</f>
       </c>
       <c r="B47" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333100", "ESTRUTURA DE BARRACÃO (PÉ DIREITO COM 12 UNIDADES DE VIGA H 350 X 350 COM 16,9M ALTURA, TESOURA COM 6 UNIDADES DE VIGA U 6" COM 12,4M E TESOURA COM 6 UNIDADES DE VIGA U 6" COM 6,5M) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333127", " ELETROIMÃ ITALINDUSTRIA 80" - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>90.000,00</t>
+          <t>150.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333127", "2002")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333111", "2003")</f>
       </c>
       <c r="B48" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333127", " ELETROIMÃ ITALINDUSTRIA 80" - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333111", "ELETROIMÃ ITALINDUSTRIA 94" - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333111", "2003")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333113", "2004")</f>
       </c>
       <c r="B49" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333111", "ELETROIMÃ ITALINDUSTRIA 94" - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333113", " VÁLVULA 14" REFORMADA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>150.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333113", "2004")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333112", "2005")</f>
       </c>
       <c r="B50" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333113", " VÁLVULA 14" REFORMADA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333112", " VÁLVULA 30" - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>10.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333112", "2005")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333136", "2006")</f>
       </c>
       <c r="B51" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333112", " VÁLVULA 30" - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333136", " ELETROIMÃ 64" - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>55.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333136", "2006")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333125", "2008")</f>
       </c>
       <c r="B52" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333136", " ELETROIMÃ 64" - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333125", " FILTRO DE LINHA PARA VAPOR E AGUA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
-          <t>55.000,00</t>
+          <t>10.500,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333125", "2008")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333133", "2009")</f>
       </c>
       <c r="B53" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333125", " FILTRO DE LINHA PARA VAPOR E AGUA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333133", " APROXIMADAMENTE 20 METROS DE CORRIMÃO EM IINOX - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>10.500,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333133", "2009")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333132", "2012")</f>
       </c>
       <c r="B54" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333133", " APROXIMADAMENTE 20 METROS DE CORRIMÃO EM IINOX - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333132", " FREIO PARA PONTE ROLANTE SEMINOVO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>11.500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333132", "2012")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333135", "2013")</f>
       </c>
       <c r="B55" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333132", " FREIO PARA PONTE ROLANTE SEMINOVO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333135", " FREIO PARA PONTE ROLANTE SEMINOVO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>11.500,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333135", "2013")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333114", "2014")</f>
       </c>
       <c r="B56" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333135", " FREIO PARA PONTE ROLANTE SEMINOVO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333114", "GUINCHO HILO DE APROX. 12,40 METROS DE ALTURA COM UMA BASE DE 3,40 METROS DE ALTURA P/ DESCARGA DE CAMINHÃO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
-          <t>11.500,00</t>
+          <t>35.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333114", "2014")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333103", "2016")</f>
       </c>
       <c r="B57" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333114", "GUINCHO HILO DE APROX. 12,40 METROS DE ALTURA COM UMA BASE DE 3,40 METROS DE ALTURA P/ DESCARGA DE CAMINHÃO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333103", "GUINCHO HILO PARA 35 TONELADAS DE 15,8 METROS DE ALTURA P/ DESCARGA DE CAMINHÃO  - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>30.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333103", "2016")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333124", "2020")</f>
       </c>
       <c r="B58" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333103", "GUINCHO HILO PARA 35 TONELADAS DE 15,8 METROS DE ALTURA P/ DESCARGA DE CAMINHÃO  - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333124", " PRÉ AQUECEDOR DE 150 - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>20.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333088", "2020")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333088", " PRÉ AQUECEDOR DE 150 - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333124", "2020")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333091", "2022")</f>
       </c>
       <c r="B60" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333124", " PRÉ AQUECEDOR DE 150 - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333091", " PRÉ AQUECEDOR DE 150- VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333091", "2022")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333110", "2023")</f>
       </c>
       <c r="B61" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333091", " PRÉ AQUECEDOR DE 150- VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333110", "1 DESFIBRADOR 100" COM 38 PLACAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>15.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333110", "2023")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333147", "2024")</f>
       </c>
       <c r="B62" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333110", "1 DESFIBRADOR 100" COM 38 PLACAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333147", "01 UN.  DESFIBRADOR 58" COM 2 MANCAIS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>95.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333147", "2024")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333148", "2025")</f>
       </c>
       <c r="B63" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333147", "01 UN.  DESFIBRADOR 58" COM 2 MANCAIS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333148", "01 UN  DESFIBRADOR  58" COM 2 MANCAIS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>95.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333148", "2025")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333149", "2026")</f>
       </c>
       <c r="B64" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333148", "01 UN  DESFIBRADOR  58" COM 2 MANCAIS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333149", "01 UN.  DESFIBRADOR 52" COM 2 MANCAIS E ACOPLAMENTO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
-          <t>95.000,00</t>
+          <t>90.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333149", "2026")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333150", "2027")</f>
       </c>
       <c r="B65" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333149", "01 UN.  DESFIBRADOR 52" COM 2 MANCAIS E ACOPLAMENTO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333150", "01 UN. DESFIBRADOR 52" COM 2 MANCAIS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>90.000,00</t>
+          <t>70.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333150", "2027")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333121", "2028")</f>
       </c>
       <c r="B66" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333150", "01 UN. DESFIBRADOR 52" COM 2 MANCAIS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333121", "ESTEIRA DE APROX. 21 METROS EM FUNCIONAMENTO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
-          <t>70.000,00</t>
+          <t>105.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>3000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333121", "2028")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333115", "2029")</f>
       </c>
       <c r="B67" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333121", "ESTEIRA DE APROX. 21 METROS EM FUNCIONAMENTO - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333115", " ESTEIRA DE APROX. 15 METROS ")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>105.000,00</t>
+          <t>50.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
-          <t>3000.00</t>
+          <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333115", "2029")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333092", "2038")</f>
       </c>
       <c r="B68" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333115", " ESTEIRA DE APROX. 15 METROS ")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333092", " [ LANCE POR KG ] TUBOS CALANDRADOS DE 10" A 40" - APROX. 6000 KG - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333092", "2038")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333120", "2039")</f>
       </c>
       <c r="B69" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333092", " [ LANCE POR KG ] TUBOS CALANDRADOS DE 10" A 40" - APROX. 6000 KG - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333120", " REDUTOR REFORMADO 1:54,44 HT-90 ")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>3,50</t>
+          <t>25.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333120", "2039")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333117", "2040")</f>
       </c>
       <c r="B70" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333120", " REDUTOR REFORMADO 1:54,44 HT-90 ")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333117", " REDUTOR ")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>5.500,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333117", "2040")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333119", "2041")</f>
       </c>
       <c r="B71" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333117", " REDUTOR ")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333119", " REDUTOR")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>5.500,00</t>
+          <t>14.500,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333119", "2041")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333123", "2042")</f>
       </c>
       <c r="B72" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333119", " REDUTOR")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333123", " REDUTOR ")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
-          <t>14.500,00</t>
+          <t>15.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333123", "2042")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333122", "2043")</f>
       </c>
       <c r="B73" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333123", " REDUTOR ")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333122", " REDUTOR")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>18.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333122", "2043")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333118", "2044")</f>
       </c>
       <c r="B74" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333122", " REDUTOR")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333118", " REDUTOR ")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
-          <t>18.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333118", "2044")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333141", "2045")</f>
       </c>
       <c r="B75" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333118", " REDUTOR ")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333141", " EIXO DE ACIONAMENTO DA MESA ALIMENTADORA COM 11 ENGRENAGENS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>20.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333141", "2045")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333138", "2046")</f>
       </c>
       <c r="B76" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333141", " EIXO DE ACIONAMENTO DA MESA ALIMENTADORA COM 11 ENGRENAGENS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333138", " EIXO DE ACIONAMENTO DA MESA ALIMENTADORA COM 11 ENGRENAGENS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333138", "2046")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333140", "2047")</f>
       </c>
       <c r="B77" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333138", " EIXO DE ACIONAMENTO DA MESA ALIMENTADORA COM 11 ENGRENAGENS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333140", " EIXO DE ACIONAMENTO DA MESA ALIMENTADORA COM 16 ENGRENAGENS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>25.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333140", "2047")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333144", "2048")</f>
       </c>
       <c r="B78" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333140", " EIXO DE ACIONAMENTO DA MESA ALIMENTADORA COM 16 ENGRENAGENS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333144", " EIXO TRASEIRO DA MESA ALIMENTADORA COM 5 ROLDANAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>8.500,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333144", "2048")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333139", "2049")</f>
       </c>
       <c r="B79" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333144", " EIXO TRASEIRO DA MESA ALIMENTADORA COM 5 ROLDANAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333139", " EIXO TRASEIRO DA MESA ALIMENTADORA COM 5 ROLDANAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333139", "2049")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333146", "2050")</f>
       </c>
       <c r="B80" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333139", " EIXO TRASEIRO DA MESA ALIMENTADORA COM 5 ROLDANAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333146", " EIXO TRASEIRO DA MESA ALIMENTADORA COM 6 ROLDANAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
-          <t>8.500,00</t>
+          <t>9.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333146", "2050")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333145", "2051")</f>
       </c>
       <c r="B81" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333146", " EIXO TRASEIRO DA MESA ALIMENTADORA COM 6 ROLDANAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333145", " EIXO TRASEIRO DA MESA ALIMENTADORA COM 11 ROLDANAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>9.000,00</t>
+          <t>14.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333145", "2051")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333143", "2052")</f>
       </c>
       <c r="B82" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333145", " EIXO TRASEIRO DA MESA ALIMENTADORA COM 11 ROLDANAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333143", " EIXO TRASEIRO DA MESA ALIMENTADORA COM 11 ROLDANAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333143", "2052")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333142", "2053")</f>
       </c>
       <c r="B83" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333143", " EIXO TRASEIRO DA MESA ALIMENTADORA COM 11 ROLDANAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333142", " [ LANCE POR UNIDADE ] APROXIMADAMENTE 120 FACAS DO ROLO PICADOR DE COLHEDORA - 845mm x 65mm - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>14.000,00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>0.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333142", "2053")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333093", "2080")</f>
       </c>
       <c r="B84" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333142", " [ LANCE POR UNIDADE ] APROXIMADAMENTE 120 FACAS DO ROLO PICADOR DE COLHEDORA - 845mm x 65mm - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333093", " VALVULA GAVETA 14" USADA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
-          <t>17,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333093", "2080")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333090", "2081")</f>
       </c>
       <c r="B85" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333093", " VALVULA GAVETA 14" USADA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333090", " VALVULA GAVETA 14" USADA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333090", "2081")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333089", "2091")</f>
       </c>
       <c r="B86" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333090", " VALVULA GAVETA 14" USADA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333089", " 5 UNIDADES DE CAIXAS COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (50 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333089", "2091")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333099", "2092")</f>
       </c>
       <c r="B87" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333089", " 5 UNIDADES DE CAIXAS COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (50 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333099", " 5 UNIDADES DE CAIXAS COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (50 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333099", "2092")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333097", "2093")</f>
       </c>
       <c r="B88" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333099", " 5 UNIDADES DE CAIXAS COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (50 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333097", " 5 UNIDADES DE CAIXAS COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (50 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333097", "2093")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333095", "2094")</f>
       </c>
       <c r="B89" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333097", " 5 UNIDADES DE CAIXAS COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (50 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333095", " 5 UNIDADES DE CAIXAS COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (50 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333095", "2094")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333096", "2095")</f>
       </c>
       <c r="B90" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333095", " 5 UNIDADES DE CAIXAS COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (50 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333096", "20 UNIDADES DE CAIXAS COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (200 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333096", "2095")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333094", "2099")</f>
       </c>
       <c r="B91" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333096", "20 UNIDADES DE CAIXAS COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (200 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333094", " 50 UNIDADES DE CAIXAS COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (Aprox. 500 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333094", "2099")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333098", "2109")</f>
       </c>
       <c r="B92" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333094", " 50 UNIDADES DE CAIXAS COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (Aprox. 500 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333098", "1 UNIDADE DE CAIXA COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (20 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333098", "2109")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333131", "2110")</f>
       </c>
       <c r="B93" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333098", "1 UNIDADE DE CAIXA COM 10 CONJUNTOS DE MANGUEIRA FLEXIVEL DE 1,5M PARA SPRINKLER (20 UNIDADES DE CONJUNTOS NO TOTAL) - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333131", " 2 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>3.200,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333131", "2110")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333126", "2111")</f>
       </c>
       <c r="B94" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333131", " 2 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333126", " 2 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333126", "2111")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333134", "2112")</f>
       </c>
       <c r="B95" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333126", " 2 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333134", " 2 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333134", "2112")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333129", "2113")</f>
       </c>
       <c r="B96" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333134", " 2 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333129", " 2 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333129", "2113")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333137", "2114")</f>
       </c>
       <c r="B97" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333129", " 2 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333137", " 2 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333137", "2114")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333128", "2115")</f>
       </c>
       <c r="B98" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333137", " 2 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333128", " 2 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333128", "2115")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333130", "2116")</f>
       </c>
       <c r="B99" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333128", " 2 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333130", " 3 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>3.200,00</t>
+          <t>5.200,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333130", "2116")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333102", "2126")</f>
       </c>
       <c r="B100" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333130", " 3 ENGRENAGENS PARA EIXO DE ACIONAMENTO DA MESA ALIMENTADORA - DIAMETRO INTERNO COM 200MM E EXTERNO 290MM - 9 DENTES - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333102", " 8 VALVULAS DUPLAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
-          <t>5.200,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333102", "2126")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333101", "2129")</f>
       </c>
       <c r="B101" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333102", " 8 VALVULAS DUPLAS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333101", "[ LANCE POR KG ] TARUGOS (EIXOS) DE 175MM Ø À 310MM Ø - APROX. 15.000 KG - DIFERENTES COMPRIMENTOS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>4.000,00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333101", "2129")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333104", "2154")</f>
       </c>
       <c r="B102" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333101", "[ LANCE POR KG ] TARUGOS (EIXOS) DE 175MM Ø À 310MM Ø - APROX. 15.000 KG - DIFERENTES COMPRIMENTOS - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333104", " VALVULA GAVETA 12" USADA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
-          <t>3,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333104", "2154")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333108", "2174")</f>
       </c>
       <c r="B103" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333104", " VALVULA GAVETA 12" USADA - VENDA NO ESTADO CONFORME LOTE EXPOSTO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333108", " 1 TAMPO TORISFÉRICO COM DIAMETRO EXTERNO: 4.500MM; ESPESSURA: 5/8"; ALTURA INTERNA 975MM;")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333108", "2174")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333106", "2175")</f>
       </c>
       <c r="B104" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333108", " 1 TAMPO TORISFÉRICO COM DIAMETRO EXTERNO: 4.500MM; ESPESSURA: 5/8"; ALTURA INTERNA 975MM;")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333106", " 1 TAMPO TORISFÉRICO COM DIAMETRO EXTERNO: 4.550MM; ESPESSURA: 1/2"; ALTURA INTERNA 893MM;")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333106", "2175")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333105", "2176")</f>
       </c>
       <c r="B105" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333106", " 1 TAMPO TORISFÉRICO COM DIAMETRO EXTERNO: 4.550MM; ESPESSURA: 1/2"; ALTURA INTERNA 893MM;")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333105", " 1 TAMPO TORISFÉRICO COM DIAMETRO EXTERNO: 4.550MM; ESPESSURA: 1/2"; ALTURA INTERNA 880MM")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333105", "2176")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333107", "2177")</f>
       </c>
       <c r="B106" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333105", " 1 TAMPO TORISFÉRICO COM DIAMETRO EXTERNO: 4.550MM; ESPESSURA: 1/2"; ALTURA INTERNA 880MM")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333107", " 1 TAMPO TORISFÉRICO COM DIAMETRO EXTERNO: 4.550MM; ESPESSURA: 1/2"; ALTURA INTERNA 890MM")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333107", "2177")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333109", "2178")</f>
       </c>
       <c r="B107" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333107", " 1 TAMPO TORISFÉRICO COM DIAMETRO EXTERNO: 4.550MM; ESPESSURA: 1/2"; ALTURA INTERNA 890MM")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333109", " 1 TAMPO TORISFÉRICO COM DIAMETRO EXTERNO: 4.550MM; ESPESSURA: 1/2"; ALTURA INTERNA 875MM")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
-        <is>
-[...26 lines deleted...]
-      <c r="F108" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>