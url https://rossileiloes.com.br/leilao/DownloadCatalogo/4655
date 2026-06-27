--- v0 (2026-06-04)
+++ v1 (2026-06-27)
@@ -273,51 +273,51 @@
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333988", "004")</f>
       </c>
       <c r="B11" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333988", "LOTE COM 05 UN. PORTAS CORTA FOGO MARCA ZEUS DO BRASIL - SEM USO PODENSO CONTER DETALHES ESTÉTICOS -")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333988", "LOTE COM 05 UN. PORTAS CORTA FOGO MARCA ZEUS DO BRASIL - SEM USO PODENDO CONTER DETALHES ESTÉTICOS ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>1.890,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333949", "006")</f>
@@ -385,51 +385,51 @@
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>390,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333953", "009")</f>
       </c>
       <c r="B15" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333953", " PORTA CORTA FOGO 0,90 X 2,10 MTS. - MARCA ZEUS DO BRASIL ( SEM USO PODENDO CONTER LEVES DETALHES ESTETICOS ( SEM GARANTIA)")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333953", " PORTA CORTA FOGO 0,90 X 2,10 MTS. - MARCA ZEUS DO BRASIL .SEM USO PODENDO CONTER LEVES DETALHES ESTETICOS ( SEM GARANTIA)")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>390,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333975", "010")</f>
@@ -441,51 +441,51 @@
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>490,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333955", "011")</f>
       </c>
       <c r="B17" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333955", " PORTA CORTA FOGO 0,90 X 2,10 MTS. - MARCA ZEUS DO BRASIL ( SEM USO PODENDO CONTER LEVES DETALHES ESTETICOS ( SEM GARANTIA)")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333955", " PORTA CORTA FOGO 0,90 X 2,10 MTS. - MARCA ZEUS DO BRASIL. SEM USO PODENDO CONTER LEVES DETALHES ESTETICOS (SEM GARANTIA)")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>390,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333982", "012")</f>