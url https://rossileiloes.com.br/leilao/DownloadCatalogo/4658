--- v0 (2026-06-04)
+++ v1 (2026-06-27)
@@ -1145,51 +1145,51 @@
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333327", "6502")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333327", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Repasse</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333338", "6503")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/333338", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>