--- v0 (2026-06-04)
+++ v1 (2026-06-27)
@@ -2545,51 +2545,51 @@
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334075", "500")</f>
       </c>
       <c r="B92" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334075", " COMPRESSOR DE AR ATLAS COPCO")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Lote retirado</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334072", "501")</f>
       </c>
       <c r="B93" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334072", " JOGO DE ROLETES VOLVO EC 460 (18 UNIDADES )")</f>
       </c>