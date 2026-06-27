--- v0 (2026-06-04)
+++ v1 (2026-06-27)
@@ -277,280 +277,280 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334040", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334040", " VOLKSWAGEN CE 26.280 CRM CONSTELLATION, COM EQUIP:  FACCHINI - BASCULANTE SCF-CB.  FROTA:  214014 Traçado, Manual.  ANO/MOD:  2014 PLACA, FINAL:  79 NO ESTADO, FUNCIONANDO. OBS.: ANEXO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>32</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>110.000,00</t>
+          <t>187.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334041", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334041", " VW 24.260 COMPACTOR CE 6X2, COM EQUIP.: USIMECA - BRUTUS 19m³ FROTA:  219032  Trucado, Autom.  ANO/MOD:  2019 / 2020 PLACA, FINAL:  64 NO ESTADO, FUNCIONANDO. OBS.: ANEXO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>25</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>90.000,00</t>
+          <t>150.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334042", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334042", " VW 24.260 COMPACTOR CE 6X2, COM EQUIP.: USIMECA - BRUTUS 19m³ FROTA:  219042  Trucado, Autom.  ANO/MOD:  2019 / 2020 PLACA, FINAL:  69 NO ESTADO, FUNCIONANDO. OBS.: ANEXO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>90.000,00</t>
+          <t>150.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334045", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334045", " VW 24.260 COMPACTOR CE 6X2, COM EQUIP.: USIMECA - BRUTUS 19m³ FROTA:  219043  Trucado, Autom.  ANO/MOD:  2019 / 2020 PLACA, FINAL:  18 NO ESTADO, FUNCIONANDO. OBS.: ANEXO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>14</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>90.000,00</t>
+          <t>150.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334043", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334043", " VW 24.260 COMPACTOR CE 6X2, COM EQUIP.: USIMECA - BRUTUS 19m³ FROTA:  219047  Trucado, Autom.  ANO/MOD:  2019 / 2020 PLACA, FINAL:  5 NO ESTADO, FUNCIONANDO. OBS.: ANEXO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>36</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>90.000,00</t>
+          <t>177.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334044", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334044", " VW 24.260 COMPACTOR CE 6X2, COM EQUIP.: USIMECA - BRUTUS 19m³ FROTA:  219052  Trucado, Autom.  ANO/MOD:  2019 / 2020 PLACA, FINAL:  77 NO ESTADO, FUNCIONANDO. OBS.: ANEXO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>42</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>90.000,00</t>
+          <t>192.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334047", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334047", " HONDA - CG 160 START, com documentos.  FROTA:  218004 FUSCO MOTOSEGURA TRIC. CARROC. ABERTA ANO/MOD:  2018 PLACA, FINAL:  708 NO ESTADO, OBS.: ANEXO NAS ESPECIFICAÇÕES. ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>2.250,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334046", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334046", " HONDA - CG 160 START, com documentos.  FROTA:  218005 FUSCO MOTOSEGURA TRIC. CARROC. ABERTA ANO/MOD:  2018 PLACA, FINAL:  358 NO ESTADO, OBS.: ANEXO NAS ESPECIFICAÇÕES. ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>2.250,00</t>
+          <t>2.750,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334274", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334274", "ONIBUS VOLKSWAGEN 17.230 EOD NEOBUS FROTA:  211503, ANO/MOD: 2011, PLACA, FINAL: 78, NO ESTADO,  OBS.: ANEXO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>