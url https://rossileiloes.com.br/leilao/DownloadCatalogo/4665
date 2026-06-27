--- v0 (2026-06-04)
+++ v1 (2026-06-27)
@@ -191,51 +191,51 @@
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>[ PORTEIRA FECHADA ] IMÓVEL E MÁQUINAS DE FABRICAR COLCHÕES</t>
+          <t>[ PORTEIRA FECHADA ] IMÓVEL COM MÁQUINAS DE FABRICAR COLCHÕES EM JAPERÍ - RJ</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>19/06/2026 10:00</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
@@ -277,51 +277,51 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334272", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334272", "[ PORTEIRA FECHADA ] GALPÃO DE Aprox. 1 MIL M² EM TERRENO DE Aprox. 27 MIL M² COM FÁBRICA DE COLCHÕES FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>6.000.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>