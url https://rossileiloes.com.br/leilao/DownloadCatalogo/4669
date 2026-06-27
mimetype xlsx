--- v0 (2026-06-04)
+++ v1 (2026-06-27)
@@ -949,135 +949,135 @@
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334367", "050")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334367", "01 UN. TIFOR 5TON. COM 50 METROS DE CABO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Repasse</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>1.850,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334369", "051")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334369", "01 UN. CAÇAMBA DE LIXO  - PARA CAMINHÃO 3/4")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Repasse</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334368", "052")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334368", "01 UN. CAÇAMBA DE LIXO  - PARA CAMINHÃO 3/4")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Repasse</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334370", "053")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334370", "01 UN. GERADOR STEMAC 80 KVA - MOTOR MWM")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334377", "054")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/334377", " PAINEL ELÉTRICO ( DESMONTADO) - NO ESTADO")</f>
       </c>