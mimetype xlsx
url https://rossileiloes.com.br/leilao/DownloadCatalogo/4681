--- v0 (2026-06-04)
+++ v1 (2026-06-27)
@@ -277,387 +277,387 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335099", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335099", " MOTONIVELADORA XCMG ANO MOD. SR180")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>105.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335094", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335094", " REBOQUE - ESTRUTURA DE PAINEL DE MENSAGEM VARIAVEL /REBOQUE - PMV/ANO 2010")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335101", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335101", " REBOQUE - ESTRUTURA DE PAINEL DE MENSAGEM VARIAVEL/REBOQUE - PMV/ANO 2010")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335096", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335096", " 01 UM. MOTOR SCANIA")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335097", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335097", " CARRETINHA CONVIVENCIA COM BANHEIRO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335102", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335102", " ROLO COMPACTADOR TERRA TEMA MOD. SP6000")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335103", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335103", " ESCAVADEIRA-LIEBHERR MOD. 942 ANO 1997")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335105", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335105", " VW - CAMINHAO BASCULANTE VW/24.220 - ANO 1999")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335104", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335104", "CAMINHÃO VW/12.130 ANO 1986 - BAÚ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335098", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335098", " FORD/F12.000 - CHASSI")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335106", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335106", "ROLO COMPACTADOR MULLER MOD. VAP 55 - NO ESTADO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335095", "013")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335095", " ROLO COMPACTADOR HYSTER 621/41 ANO 1973")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335100", "014")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/335100", "CAMINHAO PRANCHA- VW / 22.160 ANO 1987")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>47.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>