--- v0 (2026-06-09)
+++ v1 (2026-07-17)
@@ -277,247 +277,247 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336105", "1000")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336105", " MESA DE CORTE PLASMA CNC 3,5 X 3,5 MTS. - COM FONTE PLASMA HIPERTHERME MAX PRO 200 / COMPLETO/ EM OPERAÇÃO - NO ESTADO SEM GARANTIAS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336102", "1001")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336102", " MAQUINA DE SOLDA BAMBOZZI MOD. 425DC")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336106", "1002")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336106", " COMPRESSOR CHIAPERINI - NO ESTADO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336104", "1003")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336104", " TRANSPORTADOR DE CAVACO NO ESTADO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336103", "1004")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336103", " MAQUINA DE CORTE PLASMA POWER MAX 125 - NO ESTADO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>42.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336109", "1005")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336109", " FURADEIRA RADIAL - NO ESTADO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336107", "1006")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336107", " TORNO PLATOR PLACA 1,30 MTS. - DESMONTADO NO ESTADO SEM GARANTIA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>49.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336108", "1007")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336108", " BOMBA DE LAVAR * CHIAPERINI - NO ESTADO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.450,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>