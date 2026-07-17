--- v0 (2026-06-08)
+++ v1 (2026-07-17)
@@ -277,5399 +277,5399 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336237", "008")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336237", "VW/GOL CL 1.6 MI  ANO 1998/1999 GASOLINA COR BRANCA- FUNCIONANDO (no estado)")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>9.500,00</t>
+          <t>8.900,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336331", "009")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336331", "TOYOTA BANDEIRANTES - PRATA - ANO 1983")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>60.000,00</t>
+          <t>49.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336343", "010")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336343", "Impressora Multifuncional Ricoh MP 5210. Unidade de chão com rodízios (com bandejas adicionais). Não funciona")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336169", "013")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336169", " Acessórios Diversos - Pós hospitalares - Vide relação em anexo. ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336205", "017")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336205", "01 UNIDADE DE BARRIL DE CARVALHO DE 200 LITROS.")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336162", "019")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336162", "Caixa de direção de paleteira. Sem teste")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336161", "020")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336161", "Lote de manequins de fibra com avarias.")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336344", "021")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336344", "APROX. 300 UN. DE MATERIAIS  ELÉTRICOS  DIVERSOS (LOTE 1)")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336173", "023")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336173", "APROX. 142 ITENS: IMPRESSORAS, MONITORES, SCANER. CONFIRA RELAÇÃO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336345", "024")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336345", "APROX. 67 UN. DE MATERIAIS  ELÉTRICOS  DIVERSOS(LOTE 2)")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336346", "025")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336346", "APROX.17 UN. DE MATERIAIS  ELÉTRICOS  DIVERSOS(LOTE 3)")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336347", "026")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336347", "APROX.28 UN. DE MATERIAIS  ELÉTRICOS  DIVERSOS(LOTE 4)")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336348", "027")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336348", "APROX.754 UN. DE MATERIAIS  ELÉTRICOS  DIVERSOS(LOTE 5)")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336337", "030")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336337", " Aprox. 200 unidades de Estojo De Veludo Sofisticado Caixa Preto Presente Caneta Joia. SEM USO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336336", "031")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336336", " Aprox. 90 unidades de Guirlanda Sino De Vento Decorativo Pedra Metal Wind Chime Zen Oriental. SEM USO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336342", "032")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336342", " Aprox. 400 unidades de Difusor Aromatizador Rechaud À Vela Metal De Ambiente Modelo Guirlanda ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336341", "033")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336341", " Aprox. 90 unidades de Queimador De Óleos Essenciais Decorativo Aço Inox Com Vela Modelo INFINITO. SEM USO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>680,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336338", "034")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336338", " Aprox. 90 unidades de Queimador De Óleos Essenciais Decorativo Aço Inox Com Vela Modelo FLORES. SEM USO.")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>680,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336339", "035")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336339", " Aprox. 200 unidades de Estojo De Veludo Sofisticado Caixa Preto Presente Caneta Joia. SEM USO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336340", "036")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336340", " Aprox. 800 unidades de Estojo De Veludo Sofisticado Caixa Preto Presente Caneta Joia. SEM USO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336350", "038")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336350", " Geladeira Comercial inox 220V ( no estado)")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Lote retirado</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336352", "039")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336352", " Prensa Excêntrica 3 Ton. ( no estado)")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Lote retirado</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336349", "040")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336349", " Batedeira industrial planetária Profissional Marca: MB Braesi - 12 litros( no estado)")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Lote retirado</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336351", "041")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336351", " Batedeira planetária industrial G.Paniz Modelo B5D ( no estado)")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Lote retirado</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336206", "045")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336206", "COMPRESSOR DE AR INSENTO DE OLEO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336207", "047")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336207", "APROX. 250 UNIDADES APOIO DE TECLADO E MOUSE  - Medidas : 66x33x3")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336165", "131")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336165", " Maquina de rebitar freio")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336164", "132")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336164", " Maquina de rebitar freio")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336163", "139")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336163", " 7 filtros Tecfil  PSL523")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336217", "200")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336217", "APROX. 5.000 PARAFUSOS DE AÇO DIVERSAS MEDIDAS")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336228", "201")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336228", " Câmeras, cocinete, grampeador tapeceiro......")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>80,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336229", "202")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336229", " Conjunto Didático de Automação Predial")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336221", "203")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336221", " Expositor giratório de bolos e tortas Frilux-220 VOLTS FUNCIONANDO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336225", "204")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336225", " 8 un. - Contrapesopara Ombrelone Auto Equip.")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336230", "205")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336230", " Fechadura Biométrica digital Adel")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>380,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336223", "206")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336223", "Eletrodomésticos e Escova Secadora Soft e outros")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>80,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336222", "208")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336222", " Geladeira Visacooler, 3 prateleiras")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336329", "210")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336329", "TAPATE DE FIBRA EMBORRACHADO - 2,50 X 1,60")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>180,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336224", "211")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336224", " Impressoras Epson, HP e outros(sem a estante)-10 unidades")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336226", "213")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336226", " Máquina de escrever-Funcionando-Olivetti LINEA 98")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336231", "214")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336231", " Laboratório Móvel Autolabor")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336219", "215")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336219", " Mesa redonda c/ 4 cadeiras brancas")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336232", "216")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336232", " Mini Cilindro Disco de Pizza-Marca Eco-Toda em Inox-Funcionando")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>13.900,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>650.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336233", "220")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336233", " Persiana Branca Romana-L:2,63xA:2,00")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336234", "222")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336234", " Projetor para TV, embutir no forro s/uso/com motor e braço articulado")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336235", "224")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336235", " Resfriador de água-ECO ER- 400 Litros-220 VOLTS- Funcionando")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336236", "228")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336236", "Toners diversos usados")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>180,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336248", "234")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336248", " Condensadora Elgin 24.000 BTU e suportes da Evapoadora")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336241", "235")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336241", " 9 un. Reguladores de Pressão_diversos")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336238", "236")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336238", " Ar Condicionado 9.000 BTU_Quente e Frio")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336243", "237")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336243", " Condensadora da Câmara Fria e Cortina de Ar")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336242", "238")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336242", " 10 Reguladores de Pressão_diversos")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336240", "239")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336240", " Turbilhão Galano")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336244", "240")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336244", " 2 Furadeiras")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336247", "241")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336247", " Lava e Seca 10,2 Kilos, LG, Inverter_FUNCIONANDO")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336245", "242")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336245", " 10 Cadeiras de escritório com encosto e braço")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>490,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336239", "243")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336239", " 12 Réguas com tomadas_diversas(sem a caixa plástica)")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>230,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336246", "244")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336246", "Móvel/Floreira com 1 porta- 40cm largura X 1.40 Profundidade X 0.95 Altura. 2 prateleiras")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336227", "245")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336227", " Autolabor-laboratório móvel")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336218", "246")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336218", " Batedeira Britânia Sem Uso-220 VOLTS")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>120,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336220", "249")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336220", " Coletes(3 unidades)")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336249", "251")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336249", "GELADERIA ELECTROLUX 431L - AÇO INOX FROST FREE")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>1.550,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336250", "253")</f>
       </c>
       <c r="B73" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336250", "GELADEIRA CONSUL CRM56HK-FUNCIONANDO-450 L-220VOLTS-NO ESTADO")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>1.850,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336332", "345")</f>
       </c>
       <c r="B74" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336332", "02 UN. ESTAÇÃO DE TRABALHO 8 LUGARES")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336210", "346")</f>
       </c>
       <c r="B75" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336210", " APROX. 400.000 UN. ARRUELA PRESSAO SERR GEO M6 10,8MMX0,9MM (COD. 1100012)")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336212", "349")</f>
       </c>
       <c r="B76" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336212", " APROX. 11.500 UN. PARAFUSO LENT PHI NQ M3 10,0MM ( COD. 1100054)")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336209", "355")</f>
       </c>
       <c r="B77" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336209", " APROX. 79.000 UN. PARAFUSO PAN P/PLASTICO PHI ZB 3,0MMX30,0MM (COD. 1100099)")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336330", "356")</f>
       </c>
       <c r="B78" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336330", " APROX. 58.000 UN. REBITE DE REPUXO ALUMINIO 2,4 X 10 MM - REF / R210 (COD. 1100113)")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336208", "357")</f>
       </c>
       <c r="B79" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336208", " APROX. 19.600 UN. REBITE POP NUT H. M4-FECH. 2MM-ROSC CEGA (COD. 1100116)")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336213", "359")</f>
       </c>
       <c r="B80" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336213", " APROX. 3.450 UN. PARAFUSO OLHAL GEO M12 250,0MM ( COD. 1100120)")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336211", "365")</f>
       </c>
       <c r="B81" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336211", " APROX. 6.650 UN. GRAMPO U ZB 98,0MMX85,0MMX70,0MMX58,0MM M8 P/MASTRO 2POL ( COD. 1100136)")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336214", "367")</f>
       </c>
       <c r="B82" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336214", " APROX. 36.000 UN. ARRUELA DENTADA EXT GEO M8 17,0MM (COD. 1100145) ")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336215", "370")</f>
       </c>
       <c r="B83" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336215", " APROX. 1350 UN. PORCA SXT AUT GEO M12 22,0MM (COD. 1100149) ")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>3.670,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336216", "382")</f>
       </c>
       <c r="B84" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336216", "APROX. 50 METROS - CABO COAXIAL DLCR 12 SF")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336168", "3005")</f>
       </c>
       <c r="B85" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336168", " 1 Maquina de Costura Industrial Reta Bother, 1 Maquina de Costura de Braço Piffaf")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336167", "3006")</f>
       </c>
       <c r="B86" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336167", " Lixadeira Para Acabamento Sapateiro 3 Pontas, Lixadeira Para Acabamento Sapateiro 6 Pontas e Compresseor Ferrari 24 l")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336170", "3007")</f>
       </c>
       <c r="B87" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336170", " Forno Industrial Helmo a gás 350°")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336171", "3008")</f>
       </c>
       <c r="B88" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336171", " Rampa de Madeira Para Treinamento de Fisioterapia com 3 degraus")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336166", "3009")</f>
       </c>
       <c r="B89" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336166", " 2 Cadeiras de Rodas Infantil e 1 Cadeira de Rodas Adulto")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336172", "5002")</f>
       </c>
       <c r="B90" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336172", " APROX. 670 KG DE TIRAS, GUIAS, PERFIS E MAIS. CONFORME ESPECIFICAÇÔES")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336191", "5003")</f>
       </c>
       <c r="B91" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336191", " Cristo esculpido em madeira")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336178", "5005")</f>
       </c>
       <c r="B92" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336178", " Mesa centenária em Imbuia")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336179", "5006")</f>
       </c>
       <c r="B93" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336179", " Mesa de dormente com dois bancos")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336187", "5007")</f>
       </c>
       <c r="B94" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336187", " 02 Balanças de sacaria com os pesos")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336184", "5008")</f>
       </c>
       <c r="B95" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336184", " 05 Moedores fixados em madeira de lei. Sendo 3 maiores e 2 menores")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336181", "5009")</f>
       </c>
       <c r="B96" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336181", " Balcão  em madeira de cruzeta, tampo móvel de azulejo cor azul marinho (A)")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336180", "5010")</f>
       </c>
       <c r="B97" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336180", " Balcão  em madeira de cruzeta, tampo móvel de azulejo cor azul marinho (B)")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336188", "5011")</f>
       </c>
       <c r="B98" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336188", " Balcão  em madeira de cruzeta, tampo móvel de azulejo cor azul marinho (C) ")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336182", "5012")</f>
       </c>
       <c r="B99" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336182", " Balcão  em madeira de cruzeta, tampo móvel de azulejo cor azul marinho (D)")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336174", "5013")</f>
       </c>
       <c r="B100" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336174", " Balcão  em madeira de cruzeta, tampo móvel de azulejo cor azul marinho (E)")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336183", "5014")</f>
       </c>
       <c r="B101" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336183", " Balcão  em madeira de cruzeta, tampo móvel de azulejo cor azul marinho (F)")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336186", "5015")</f>
       </c>
       <c r="B102" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336186", " Balança vermelha grande")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336190", "5016")</f>
       </c>
       <c r="B103" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336190", " Balança marrom tam.medio")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336185", "5017")</f>
       </c>
       <c r="B104" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336185", " Balança vermelha tam.medio")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336193", "5018")</f>
       </c>
       <c r="B105" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336193", " Torradores de café (2 unidades)")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336192", "5026")</f>
       </c>
       <c r="B106" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336192", " Pilão sem a mão")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336177", "5027")</f>
       </c>
       <c r="B107" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336177", " Armário em madeira. Usado")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336189", "5029")</f>
       </c>
       <c r="B108" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336189", " Arado")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336176", "5035")</f>
       </c>
       <c r="B109" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336176", "Chaise de Rafis indonésia. Usada (A)")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336195", "5036")</f>
       </c>
       <c r="B110" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336195", "Chaise de Rafis indonésia. Usada (B)")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336175", "5038")</f>
       </c>
       <c r="B111" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336175", " Lustre antigo em metal")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336194", "5039")</f>
       </c>
       <c r="B112" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336194", " Carteira escolar antiga")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336199", "5040")</f>
       </c>
       <c r="B113" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336199", " Máquina Vigorelli. Funcionando")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336201", "5041")</f>
       </c>
       <c r="B114" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336201", " 04 Formas de tijolo comum")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336196", "5042")</f>
       </c>
       <c r="B115" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336196", " Máquina escrever antiga")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336203", "5043")</f>
       </c>
       <c r="B116" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336203", " Máquina escrever antiga")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336204", "5044")</f>
       </c>
       <c r="B117" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336204", "Mesa de cabeceira em imbuia")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336197", "5046")</f>
       </c>
       <c r="B118" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336197", " Quatro esculturas")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336202", "5047")</f>
       </c>
       <c r="B119" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336202", " Rádio vitrola em Imbuia")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336198", "5049")</f>
       </c>
       <c r="B120" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336198", " Mesa em imbuia com tampo de mármore. Medidas 75 x 90. Acompanha duas cadeiras em Imbuia")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336200", "5050")</f>
       </c>
       <c r="B121" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336200", " Baú de madeira . Medidas 1,90 x 0,51 x 0,53")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336251", "8001")</f>
       </c>
       <c r="B122" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336251", " Máquinas de escrever, Fax's, Telefones, Cafeteira, Bebedouros, Dvd player, VHS, Microfone")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336252", "8005")</f>
       </c>
       <c r="B123" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336252", " 2 Sofás reclináveis (2 lugares)")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336254", "8006")</f>
       </c>
       <c r="B124" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336254", " 2 Malas de viagem grande")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336253", "8007")</f>
       </c>
       <c r="B125" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336253", " 3 Casacos")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336255", "8008")</f>
       </c>
       <c r="B126" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336255", " 4 Relógios de parede")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336256", "8012")</f>
       </c>
       <c r="B127" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336256", " Máquina de escrever Olivetti Tekne 6")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336257", "8014")</f>
       </c>
       <c r="B128" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336257", " 2 Relógios Comparadores Analogicos")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336258", "8016")</f>
       </c>
       <c r="B129" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336258", " TV Sony Trinitron 32'")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336259", "8017")</f>
       </c>
       <c r="B130" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336259", " 2 Vasos de Jardim Grandes")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336260", "8018")</f>
       </c>
       <c r="B131" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336260", " Cama com Colchões")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336262", "8019")</f>
       </c>
       <c r="B132" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336262", " Poltrona Puff")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336261", "8020")</f>
       </c>
       <c r="B133" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336261", " Arquivo com 3 Gavetas")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336263", "8022")</f>
       </c>
       <c r="B134" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336263", " Sofá (2 lugares)")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336264", "8023")</f>
       </c>
       <c r="B135" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336264", " Conjunto de Sofás e almofadas (2 e 3 lugares)")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336265", "8024")</f>
       </c>
       <c r="B136" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336265", " Conjunto de Cadeiras")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336266", "8025")</f>
       </c>
       <c r="B137" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336266", " Lavadora Continental Evolution 10kg")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336267", "8026")</f>
       </c>
       <c r="B138" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336267", " 2 "Gazebos" Retráteis")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336268", "8027")</f>
       </c>
       <c r="B139" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336268", " Lavadora Brastemp Alive 11kg")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336269", "8028")</f>
       </c>
       <c r="B140" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336269", " Lavadora Brastemp Gran Luxo 4kg")</f>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336270", "8031")</f>
       </c>
       <c r="B141" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336270", " Móveis diversos")</f>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336271", "8034")</f>
       </c>
       <c r="B142" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336271", " Buchas e Pinos de plástico diversos")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336272", "8036")</f>
       </c>
       <c r="B143" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336272", " 2 Arquivos (3 e 4 Gavetas)")</f>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336273", "8037")</f>
       </c>
       <c r="B144" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336273", " Conjunto de Expositores de Persianas")</f>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336274", "8039")</f>
       </c>
       <c r="B145" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336274", " Luminarias diversas")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336276", "8041")</f>
       </c>
       <c r="B146" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336276", " Carrinho de bebê Graco")</f>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336275", "8043")</f>
       </c>
       <c r="B147" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336275", " Livros diversos")</f>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336277", "8044")</f>
       </c>
       <c r="B148" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336277", " 2 Mesas escritório")</f>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336278", "8045")</f>
       </c>
       <c r="B149" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336278", " Balança de Precisão Industrial Marte")</f>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336279", "8047")</f>
       </c>
       <c r="B150" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336279", " Ar condicionado")</f>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336280", "9501")</f>
       </c>
       <c r="B151" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336280", " 21 unidades de RECEPTOR DUOSAT PRODIGY   AMPERIMETRO, CXA DE SOM")</f>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336282", "9502")</f>
       </c>
       <c r="B152" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336282", " 34  unidades de GABINETES PC, LAMPADAS T18;CALHAS 40W ")</f>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336283", "9503")</f>
       </c>
       <c r="B153" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336283", " 53 unidades de LUSTRES, PINGENTES, GLOBOS,ARANDELAS, LUMINÁRIAS, ")</f>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336286", "9504")</f>
       </c>
       <c r="B154" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336286", " MOTOR PARCIAL 1600 AR VW FECHADO -SEG.")</f>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336284", "9505")</f>
       </c>
       <c r="B155" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336284", " MOTOR 1600 AR VW (P/APROV. PEÇAS INTERNAS)  VEP")</f>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336281", "9506")</f>
       </c>
       <c r="B156" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336281", " MOTOR 1600 AR ALCOOL VW P/KOMBI PARC.  PINDC.")</f>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336285", "9507")</f>
       </c>
       <c r="B157" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336285", " 36 unidades de MOTHER BOARD; LEITOR DVD, CARTÃO, DISQUETTE 3.1/2,TECLADO,MOUSE")</f>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336288", "9508")</f>
       </c>
       <c r="B158" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336288", " 24 unidades de RECEP. PHILIPS, TOCA CD C/AM FM , RADIO REL. PANASONIC, TOCA CD SONY")</f>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336304", "9509")</f>
       </c>
       <c r="B159" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336304", " BICICLETA CECI FEMININA COR -ORIGINAL  P/COLECION.")</f>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336303", "9510")</f>
       </c>
       <c r="B160" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336303", " BIKE SKYLINE EXPLORES CAMBIO 18 MARCHAS AR0 29  S/USO")</f>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336296", "9511")</f>
       </c>
       <c r="B161" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336296", " 57 unidades de LATA VENT. RADIADOR OLEO,CARBUR, PRISION,TUBAGEM, PIVOT, VW KOMBI")</f>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336287", "9512")</f>
       </c>
       <c r="B162" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336287", " AP. SOM GRADIENTE DOUBLE DECK, 3 DISQ . AM/FM")</f>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336318", "9513")</f>
       </c>
       <c r="B163" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336318", " BLOCO MOTOR 1500 VW 1500 PRIS. GROSSO. P/RETIF. C/NUMER (rezon)")</f>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336308", "9514")</f>
       </c>
       <c r="B164" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336308", " 24 unidades de FONTES P/IMPRESSORA/TORNEIRAS/CABOS SERIAL")</f>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336309", "9515")</f>
       </c>
       <c r="B165" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336309", " BIKE NORMAII IMP. ARO 24 ")</f>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336311", "9517")</f>
       </c>
       <c r="B166" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336311", " 04 unidades de BARRA ESTABILIZADORA COMPL ,STO ANTONIO D-20; EIXO TRAS. BELINA")</f>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336293", "9518")</f>
       </c>
       <c r="B167" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336293", " 36 unidades de TV BOX, MASTER SYSTEM ii,DVD KARAOKE,MAQ.VHS ORIG.FOTO DIGITAL")</f>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336315", "9519")</f>
       </c>
       <c r="B168" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336315", " 29 unidades de GPS AUTOM. GARMIN; FONE BLUESKY, MOUSES, CELULARES, DATA TRANSFER")</f>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336295", "9520")</f>
       </c>
       <c r="B169" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336295", " Aprox. 154 unidades de DISCOS VINIL;FITAS VHS;DISQUETE 3.1/2E 8.1/4; FITAS CASSETTE; CD´s")</f>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336297", "9521")</f>
       </c>
       <c r="B170" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336297", " 16 unidades de FILTROS,ANEIS,CB.EMBREAG,CORREIA,ALTERNADOR. JG. BRONZINA")</f>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336321", "9522")</f>
       </c>
       <c r="B171" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336321", " 32 unidades de HD 80GB SAMSUNG; HD EXCELSIOR 160GB; HD 80 GB MAXTOR, LEITOR  CARTÃO;")</f>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336292", "9523")</f>
       </c>
       <c r="B172" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336292", " 33 unidades de REGUL.VOLTAGEM;MINUT ;SUP. CELULAR;TAMP.MASSAG.;MED.TEMP;PÇ AUT..  ")</f>
       </c>
       <c r="C172" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336319", "9524")</f>
       </c>
       <c r="B173" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336319", " 15 unidades de FILTROS DE OLEO, BORR. SUSP.DIANT/AMORTEC,JG.BRONZINA;SAPATA; CORR ")</f>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336312", "9525")</f>
       </c>
       <c r="B174" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336312", " 20 unidades de CARREG.CELULARES DE  DIVS APARELHOS MARCAS DE 3v A 12V - ORIG. ")</f>
       </c>
       <c r="C174" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336327", "9526")</f>
       </c>
       <c r="B175" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336327", " 21 unidades de ADAPT. P CABOS RJ 112 - CABOS RJ 11 - SOQ. MULTIPL.RJ 11 E RJ 45")</f>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t>75,00</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336313", "9527")</f>
       </c>
       <c r="B176" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336313", " Aprox. 50  unidades de CARREG CEL ; ANT TETO AUT .;CABOS SUPER VGA; ;PDIF,USB P MAQ.FOTOG")</f>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336322", "9528")</f>
       </c>
       <c r="B177" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336322", " AP. SOM 3X1 GRADIENTE C/ TOCA DISCO AM/FM /AUX. DOUBLE DECK")</f>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336310", "9529")</f>
       </c>
       <c r="B178" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336310", " CABO ALUMINIO 16MM C/ALMA AÇO APROX. 250MT- 52 kg  ($8,63 o kg)")</f>
       </c>
       <c r="C178" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336305", "9530")</f>
       </c>
       <c r="B179" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336305", " AP.SOM DOUBLE DECK AM/FM  RECEIVER TOSHIBA")</f>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336299", "9531")</f>
       </c>
       <c r="B180" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336299", " Aprox. 50  unidades de CARTUCHOS DIVERSOS HP (ORIGIN, E SIMILARES)  TONner R DIVS  -  50 PC")</f>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336300", "9532")</f>
       </c>
       <c r="B181" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336300", " 33 unidades de CABOS RJ 11, CABOS PDIF,ADAPTADORES,SUPORTER TOMADA")</f>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336316", "9533")</f>
       </c>
       <c r="B182" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336316", " 18 unidades de SUPORTE TV/PAREDE, RECPTOR TV DIGITAL;ROTEADEORES,FONTE P/PC")</f>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336302", "9534")</f>
       </c>
       <c r="B183" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336302", " PIVOT SUSPENSÃO DIANTEIRA KOMBI")</f>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336324", "9535")</f>
       </c>
       <c r="B184" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336324", " 02 unidades de MASCARA SOLDA AUTOM. NEBULIZADOR MULTILASER (no estado)")</f>
       </c>
       <c r="C184" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336289", "9536")</f>
       </c>
       <c r="B185" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336289", " BAGAGEIRO PARA GOL QUADRADO")</f>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336320", "9537")</f>
       </c>
       <c r="B186" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336320", " CABEÇOTE ALUMINIO P KOMBI DIESEL  ")</f>
       </c>
       <c r="C186" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D186" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F186" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336326", "9538")</f>
       </c>
       <c r="B187" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336326", " 12 unidades de FERRAMENTAS,TGAMPASX SUPORTE, CARTUCHO TONNER")</f>
       </c>
       <c r="C187" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D187" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336306", "9539")</f>
       </c>
       <c r="B188" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336306", " FORRO PVC CINZA  - 14M2")</f>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336291", "9540")</f>
       </c>
       <c r="B189" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336291", " 03 CELULARES: XIAOMI, REDMI NOTE 1, IPHONE 7")</f>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336307", "9541")</f>
       </c>
       <c r="B190" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336307", " 42 unidades de FITAS VHS GRAVADAS (no estado) CONFORME FOTO, ")</f>
       </c>
       <c r="C190" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D190" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336317", "9542")</f>
       </c>
       <c r="B191" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336317", " 35 unidades de FITAS VHS GRAVADAS (no estado) CONFORME FOTO, ")</f>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336301", "9543")</f>
       </c>
       <c r="B192" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336301", " 48 unidades de FITAS VHS GRAVADAS (no estado) CONFORME FOTO, ")</f>
       </c>
       <c r="C192" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D192" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336323", "9544")</f>
       </c>
       <c r="B193" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336323", " 47 unidades de FITAS VHS GRAVADAS (no estado) CONFORME FOTO, ")</f>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336290", "9545")</f>
       </c>
       <c r="B194" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336290", " 37 unidades de FITAS VHS GRAVADAS (no estado) COM. FOTO, GENERO=TERROR")</f>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336325", "9546")</f>
       </c>
       <c r="B195" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336325", " 58 unidades de FITAS VHS GRAVADAS (no estado) CONFORME FOTO, GENERO = ADULTO")</f>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336298", "9547")</f>
       </c>
       <c r="B196" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336298", " 30 unidades de FITAS VHS GRAVADAS (no estado) CONFORME FOTO, C/ESTOJO ORIGINAL")</f>
       </c>
       <c r="C196" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D196" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F196" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336314", "9548")</f>
       </c>
       <c r="B197" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336314", " 38 unidades de FITAS VHS GRAVADAS (no estado) CONFORME FOTO, RARIDADES/COLEÇÕES")</f>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336294", "9549")</f>
       </c>
       <c r="B198" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336294", " 20 unidades de FITAS VHS GRAVADAS (no estado) CONFORME FOTO, ")</f>
       </c>
       <c r="C198" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D198" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336328", "9550")</f>
       </c>
       <c r="B199" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336328", " 18 unidades de FITAS VHS (no estado) CONFORME FOTO, T-145 VIDEOLAR VIRGEM")</f>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336333", "9551")</f>
       </c>
       <c r="B200" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336333", "Metais Sanitários, ferramentas, peças contr.(34 peças)")</f>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336334", "9552")</f>
       </c>
       <c r="B201" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336334", "Bagageiro Gol, Calotas, TV (12 peças)")</f>
       </c>
       <c r="C201" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D201" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F201" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336335", "9553")</f>
       </c>
       <c r="B202" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336335", "Forro PVC 1,7-x0,20 (12m2); Caixas Força Canal Bifasica (03 peças)")</f>
       </c>
       <c r="C202" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D202" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F202" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>