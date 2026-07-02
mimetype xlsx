--- v0 (2026-06-09)
+++ v1 (2026-07-02)
@@ -142,51 +142,51 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F61"/>
+  <dimension ref="A1:F59"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Rossi leilões</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
@@ -277,1464 +277,1408 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336598", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336598", "TRATOR VALTRA  MOD.BH205 ANO 2013  FUNCIONANDO NO ESTADO ( 3.212 HRS.)")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336595", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336595", "TRATOR CASE MOD. 135 ANO 2010  -  NO ESTADO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336578", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336578", "[ VÍDEO ] PÁ CARREGADEIRA CASE  MOD.W20 ANO 1990 -AR CONDICIONADO - PNEUS BONS - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336575", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336575", " Grade rome Santa Izabel 16 discos com comando cor azul")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336558", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336558", " Arado 3 discos com comando duplo dois pistões Santa Izabel")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336557", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336557", " Roçadeira de arrasto roda de ferro vermelha")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336596", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336596", "NIVELADOR  CIVEMASA 36 DISCOS - NO ESTADO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336593", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336593", "CARRETÃO 4 RODAS CAPAC.  7 TON")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336584", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336584", "PULVERIZADOR JACTO CONDOR - BARRAS 12 METROS, BOMBA 3 PISTÕES - ANO 2010 - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336597", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336597", "GUINCHO  E PLAINA - NO ESTADO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336560", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336560", " Tanque distribuidor de esterco líquido IAC 6.000 litros com bomba cor verde")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336559", "012")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336559", " Subsolador Stara 7 hastes")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336561", "013")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336561", " Distribuidor de calcário 5500 kg IAC. Esteira dupla. Aprox. 80 cm rodado tanden, cor azul")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336594", "014")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336594", "TRITON JUMIL ANO 2018  5 METROS")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>19.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336582", "015")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336552", "016")</f>
       </c>
       <c r="B25" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336582", "ARADO CANAVIEIRO SANTA IZABEL 4 DISCOS 3 PISTOES")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336552", " Pulverizador Jacto de turbina")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336552", "016")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336599", "017")</f>
       </c>
       <c r="B26" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336552", " Pulverizador Jacto de turbina")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336599", "ROÇADEIRA ROTATIVA MARCA BRASIL  - NO ESTADO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336599", "017")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336562", "018")</f>
       </c>
       <c r="B27" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336599", "ROÇADEIRA ROTATIVA MARCA BRASIL  - NO ESTADO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336562", " Pulverizador de barras Berthoud -")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336562", "018")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336563", "019")</f>
       </c>
       <c r="B28" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336562", " Pulverizador de barras Berthoud -")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336563", " Pulverizador de barras Montana")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336563", "019")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336555", "020")</f>
       </c>
       <c r="B29" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336563", " Pulverizador de barras Montana")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336555", " Tanque para diesel 6.000 litros")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>3.500,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336555", "020")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336590", "021")</f>
       </c>
       <c r="B30" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336555", " Tanque para diesel 6.000 litros")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336590", "ENXADA ROTATIVA HOWARD CH3000")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>18.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336590", "021")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336549", "022")</f>
       </c>
       <c r="B31" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336590", "ENXADA ROTATIVA HOWARD CH3000")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336549", " Tanque de fibra com chassis duas rodas 2.000 litros")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>18.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336549", "022")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336553", "023")</f>
       </c>
       <c r="B32" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336549", " Tanque de fibra com chassis duas rodas 2.000 litros")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336553", " Furgão Altura 2,10 Largura 1,80 Comprimento 3,04")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336553", "023")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336554", "025")</f>
       </c>
       <c r="B33" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336553", " Furgão Altura 2,10 Largura 1,80 Comprimento 3,04")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336554", " Arado 3 discos Tatu")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336554", "025")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336551", "026")</f>
       </c>
       <c r="B34" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336554", " Arado 3 discos Tatu")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336551", " Arado 3 discos Massey Ferguson")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336551", "026")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336564", "027")</f>
       </c>
       <c r="B35" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336551", " Arado 3 discos Massey Ferguson")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336564", "[ VÍDEO ] Trator CASE 290 ano 2013. Funcionando")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>200.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336564", "027")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336585", "028")</f>
       </c>
       <c r="B36" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336564", "[ VÍDEO ] Trator CASE 290 ano 2013. Funcionando")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336585", "03 IMPLEMENTOS ; PLATADEIRA FANKHAUSER, ENLEIRADOR DE PALHA E CHASSI DE CARRETA")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>200.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
-          <t>2000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336585", "028")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336565", "029")</f>
       </c>
       <c r="B37" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336585", "03 IMPLEMENTOS ; PLATADEIRA FANKHAUSER, ENLEIRADOR DE PALHA E CHASSI DE CARRETA")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336565", "[ VÍDEOS ] Trator John Deere 7715 ano 2010. Operacional")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>150.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336565", "029")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336579", "031")</f>
       </c>
       <c r="B38" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336565", "[ VÍDEOS ] Trator John Deere 7715 ano 2010. Operacional")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336579", " TRATOR MASSEY FERGUNSON MOD. 275 ANO 2000 - FUNCIONANDO")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Lote retirado</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>150.000,00</t>
+          <t>90.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336579", "031")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336586", "033")</f>
       </c>
       <c r="B39" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336579", " TRATOR MASSEY FERGUNSON MOD. 275 ANO 2000 - FUNCIONANDO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336586", "TRITURADOR DE CANA E MILHO, SEM MARCA ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>90.000,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336586", "033")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336566", "035")</f>
       </c>
       <c r="B40" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336586", "TRITURADOR DE CANA E MILHO, SEM MARCA ")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336566", " Trator CASE 180 ano 2013. Operacional")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>3.500,00</t>
+          <t>180.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336566", "035")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336587", "036")</f>
       </c>
       <c r="B41" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336566", " Trator CASE 180 ano 2013. Operacional")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336587", "ENSILADEIRA MARCA MENTA MIT SUPER 20 - PARA CANA E MILHO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>180.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336587", "036")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336588", "038")</f>
       </c>
       <c r="B42" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336587", "ENSILADEIRA MARCA MENTA MIT SUPER 20 - PARA CANA E MILHO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336588", "FORRAGEIRA PENHA MASTER 50")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336588", "038")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336556", "041")</f>
       </c>
       <c r="B43" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336588", "FORRAGEIRA PENHA MASTER 50")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336556", " Rolo compactador")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>4.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336556", "041")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336550", "042")</f>
       </c>
       <c r="B44" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336556", " Rolo compactador")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336550", " Caçamba coletora de lixo Vemaq")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>4.500,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336550", "042")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336581", "043")</f>
       </c>
       <c r="B45" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336550", " Caçamba coletora de lixo Vemaq")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336581", " TRATOR NEW HOLLAND MOD. 7630 ANO 2008 - PNEU BALÃO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>130.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336581", "043")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336567", "044")</f>
       </c>
       <c r="B46" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336581", " TRATOR NEW HOLLAND MOD. 7630 ANO 2008 - PNEU BALÃO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336567", " Adubador de café Kamaq verde")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>130.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336567", "044")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336568", "045")</f>
       </c>
       <c r="B47" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336567", " Adubador de café Kamaq verde")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336568", " Arado 4 discos chassis redondo vermelho")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336568", "045")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336569", "048")</f>
       </c>
       <c r="B48" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336568", " Arado 4 discos chassis redondo vermelho")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336569", " Concha 1,20 x 0,70 cm vermelha")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336569", "048")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336570", "049")</f>
       </c>
       <c r="B49" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336569", " Concha 1,20 x 0,70 cm vermelha")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336570", " Roçadeira lateral vermelha")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336570", "049")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336580", "050")</f>
       </c>
       <c r="B50" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336570", " Roçadeira lateral vermelha")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336580", " TRATOR MASSEY FERGUNSON MOD. 292 ANO 2008 - FUNCIONANDO")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>135.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336580", "050")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336571", "052")</f>
       </c>
       <c r="B51" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336580", " TRATOR MASSEY FERGUNSON MOD. 292 ANO 2008 - FUNCIONANDO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336571", " Distribuidor de calcário IPACOL  5.500 kg esteira simples aproximadamente 58 cm rodado tanden, cor vermelho")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>135.000,00</t>
+          <t>18.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336583", "051")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336572", "053")</f>
       </c>
       <c r="B52" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336583", "ARADO CANAVIEIRO SANTA IZABEL 4 DISCOS 3 PISTOES")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336572", " Roçadeira de arrasto roda de ferro")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336571", "052")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336573", "054")</f>
       </c>
       <c r="B53" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336571", " Distribuidor de calcário IPACOL  5.500 kg esteira simples aproximadamente 58 cm rodado tanden, cor vermelho")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336573", " Roçadeira de arrasto roda de ferro")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>18.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336572", "053")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336574", "055")</f>
       </c>
       <c r="B54" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336572", " Roçadeira de arrasto roda de ferro")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336574", " TANQUE COM CHASSI")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336573", "054")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336576", "056")</f>
       </c>
       <c r="B55" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336573", " Roçadeira de arrasto roda de ferro")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336576", "04 PEÇAS - AUMENTO DA RODA DIANTEIRA P/ TRATORES CASE PUMA E NHT7")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336574", "055")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336589", "057")</f>
       </c>
       <c r="B56" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336574", " TANQUE COM CHASSI")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336589", "GRADE ARADORA INTERMEDIÁRIA SUPER TATU AMARELA 18X28 ")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>30.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336576", "056")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336577", "059")</f>
       </c>
       <c r="B57" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336576", "04 PEÇAS - AUMENTO DA RODA DIANTEIRA P/ TRATORES CASE PUMA E NHT7")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336577", "GRADE NIVELADORA COM COMANDO TATU 48X20")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>4.000,00</t>
+          <t>40.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336589", "057")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336591", "060")</f>
       </c>
       <c r="B58" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336589", "GRADE ARADORA INTERMEDIÁRIA SUPER TATU AMARELA 18X28 ")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336591", "CONCHA STARA PAD 500 ")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>20.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336577", "059")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336592", "061")</f>
       </c>
       <c r="B59" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336577", "GRADE NIVELADORA COM COMANDO TATU 48X20")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336592", "ROÇADEIRA AGRÍCOLA TATU 1,70M LARGURA MOD. RC2/1500 ANO 2007")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>6.500,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
-        <is>
-[...54 lines deleted...]
-      <c r="F61" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>