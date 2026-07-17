--- v0 (2026-06-11)
+++ v1 (2026-07-17)
@@ -95,94 +95,98 @@
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="5" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="5" numFmtId="165" xfId="0">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Rossi leilões</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
@@ -261,50 +265,1170 @@
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336811", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336811", " Lote com: 11 itens - telefones sem uso GXP 1628B")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336799", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336799", " Lote com: 04 PCs - 8Gb - 1TBhd cada - i3 de 7Gen e i5 4Gen - funcionando")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336801", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336801", " Lote com: 5 Pcs - 3 pentium 4560 4gb 120 ssd e 2 i5 8gb 1Tb 6Gen - funcionando")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336800", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336800", " Lote com: 8 Pcs i3 8gb 1 Tb hd 4Gen. - funcionando")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336812", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336812", " Lote com: 8 Pcs i3 8gb 1 Tb hd 4Gen. - funcionando")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336807", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336807", " Lote com: 8 Pcs i3 8gb 1 Tb hd 4Gen. - funcionando")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336813", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336813", " Lote com: 8 Pcs i3 8gb 1 Tb hd 4Gen. - funcionando")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336805", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336805", " Lote com: 8 pcs 8gb 1TB hd 4Gen. todos funcionando")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336809", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336809", " Lote com: 4 Pcs 4gb 500 e 1 Tb hd e 5 monitores 22 pol - funcionando")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336803", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336803", " Lote com: 1 Pc i5 8gb 1Tb hd 4Gen. e 6 monitores 22 - funcionando")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336802", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336802", " Lote com: 11 Pcs i3 4Gen. 6 com 8gb ram 5 sem memória 1Tb hd - funcionando")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336810", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336810", " Lote com:  Teclados - mouses - 5 pcs - 3 no break")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336804", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336804", " Lote com: 3 conjuntos no breaks")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336806", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336806", " Impressora samsung funcionando")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336808", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336808", " Lote com: 10 Poltronas BRNO")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336815", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336815", " Lote com: 02 Vending Machine - Mr. Candy")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336814", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336814", " Lote com: 02 Vending Machine - Mr. Candy")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336816", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336816", " Lote com: 02 Vending Machine - Mr. Candy")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336817", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336817", " Lote com: 2 DVRs sendo 1 4k e 1 1080 - funcionando todos canais")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336819", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336819", " Conjunto de estetica maca,escada,banco,armario e cortina blackout - Sem uso")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336824", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336824", " Tv 65 pol philco 4k - com pequeno detalhe - funcionando")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336821", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336821", " Lote com: 25 relógios")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336822", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336822", " Lote com: Mesa - 3 cadeiras - chapa - fogão e forno")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336820", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336820", " Lote com: 2 poltronas costela base giratória")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336818", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336818", " Lote com: 10 longarinas - 3 lugares")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336826", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336826", " Lote com: 30 poltronas")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336823", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336823", " Lote com: 2 enceradeiras industriais 110v - funcionando")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336825", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336825", " Lote com: 15 arquivos de aço SCHEFFER")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336829", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336829", " Lote com: 15 arquivos de aço SCHEFFER")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336827", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336827", " Lote com: 08 arquivos de aço SCHEFFER")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336828", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336828", " Lote com: 08 arquivos de aço SCHEFFER")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336830", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336830", " Lote com: 08 paletes, carrinhos e 13 grades")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336831", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336831", " Lote com: aproximadamente 100 cadeiras - giratórias e fixas")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337568", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337568", "Lote com: 10 armarinhos de cpu")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337569", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337569", "Lote com: 10 armarinhos de cpu")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337570", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337570", "Lote com: 10 armarinhos de cpu")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337612", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337612", "Lote com: 30 caixas de isopor - 80 litros")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337621", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337621", "Lote com: 30 caixas de isopor - 80 litros")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337622", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337622", "Lote com: 30 caixas de isopor - 80 litros")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337623", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337623", "Lote com: 30 caixas de isopor - 80 litros")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>