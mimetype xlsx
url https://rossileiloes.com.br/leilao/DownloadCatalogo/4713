--- v0 (2026-06-12)
+++ v1 (2026-07-17)
@@ -95,94 +95,98 @@
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="5" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="5" numFmtId="165" xfId="0">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Rossi leilões</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
@@ -261,50 +265,834 @@
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336867", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336867", " TRATOR MULLER MOD. TM 28/ MOTOR SCÂNIA 113 / 360CV. FUNCIONANDO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>125.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336870", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336870", " TRATOR JOHN DEERE MOD. 7715 ANO 2014 - 4X4")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>160.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336864", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336864", " LOTE DE PEÇAS / CAMPONENTES AGRÍCOLA - 14 discos Baldan — 42” x 12 mm x 2.1/2”; 8 mancais Tatu — 2.1/2 x 504 mm; 2 eixos — 2.1/2 x 2 metros; 4 porcas sextavadas — 2.1/2")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>26.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336869", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336869", " GRADE SUPER ARADORA CIVEMASA MOD. SAC 44 X 28" X 270MM")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336863", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336863", " CARRETA PRANCHA/SAMAD MOD. GOOSENEK ANO 2022/2023 - 5ª RODA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336868", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336868", " GRADE ARADORA TATU MOD. GAPCR - 14 x 34” x 340 mm ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336873", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336873", " CARRETA AGRICOLA YAMAGUCHI MOD. COMBOIO AGRICOLA MELOSA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>27.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336875", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336875", " ROLO FACA TRANSPORTÁVEL 3,5 METROS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336871", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336871", " 03 UN. - ROLO FACA TRANSPORTÁVEL 9 METROS - NO ESTADO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336872", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336872", " KIT MOTOBOMBA - MOTOR MWM 229/MANGUEIRA 350M - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337521", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337521", " CARRETA AGRICOLA YAMAGUCHI MOD. COMBOIO AGRICOLA MELOSA ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>27.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336874", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336874", " GRADE SUPER PESADA CIVEMASA MOD. GVPF - : 20 x 36” x 450 mm ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336881", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336881", " CARRETA RANDON SR CS TR ANO 1995/1996 3 EIXOS - 12,40 M COMPRIMENTO ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336877", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336877", " COLHEITADEIRA JOHN DEERE MOD. 1550 HYDRO ANO 2004 / PLATAFORMA 23 PÉS - FUNCIONANDO (TRABALHANDO) ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>125.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336865", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336865", " MISTURADOR DE RAÇÃO CASALE MOD. ROTORMIX PROF. 200 ANO 2020")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>125.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336882", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336882", " TRATOR DE ESTEIRA FIATALLIS MOD. AD14CS ANO 1986. FUNCIONANDO")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>125.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336879", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336879", " GRADE ARADORA TATU MOD. GASPCR - 20 x 36” x 440 mm ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336876", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336876", " 03 UN. - ROÇADEIRA AVARÉ MOD. TICÃO ARRASTO")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336880", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336880", " TRATOR CASE MOD. MAGNUM 340 ANO 2014")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>175.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336878", "021")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336878", " ROÇADEIRA MFW MOD. HARPIA 515 RCII . FUNCIONANDO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336883", "022")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/336883", " DISTRIBUIDOR DE CALCÁRIO JAN MOD. LANCE MULTI USO 12.000T. TRABALHANDO")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>450.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337641", "023")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337641", " ENXADA ROTATIVA ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337642", "024")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337642", " TRATOR DE ESTEIRA FIATALLIS MOD. AD14CS ANO 1986")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>125.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337643", "025")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337643", "[ VÍDEO ] MOTOR BOMBA - Motor Mercedes Benz OM - Funcionando.")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337639", "026")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337639", " CARRETA 2 EIXOS - 6 TABELADAS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337640", "027")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337640", "CONCHA DE CONJUNTO DE LÂMINA BALDAN (Peça estava em um TL75)")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337888", "028")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337888", "TRANSBORDO CIVEMASA TAC 13000, CAP: 13.000 KG ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>400.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337889", "029")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337889", "TRANSBORDO SANTA IZABEL ANO 2012  - 28 m³")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>29.800,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>400.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>