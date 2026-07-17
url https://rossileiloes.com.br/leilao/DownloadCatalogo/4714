--- v0 (2026-06-18)
+++ v1 (2026-07-17)
@@ -277,667 +277,667 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337046", "000")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337046", " GUINCHO HYSTER 5TON. CANARINHO MOD. K110 - MORO WYLLIS - GLP - BATERIA NOVA - NO ESTADO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337060", "001")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337060", " ESMERIL ALEMÃO - NO ESTADO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>990,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337047", "002")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337047", " FURADEIRA SENSITIVA SANCHES BLANEI ALTA ROTAÇÃO - NO ESTADO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337058", "003")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337058", " FURADEIRA SENSITIVA SANCHES BLANEI ALTA ROTAÇÃO - NO ESTADO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337062", "004")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337062", " LIXADEIRA DE CINTA MARCA RUAS - NO ESTADO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337048", "005")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337048", " PRENSA PNEUMÁTICA MARCA BEGRA - NO ESTADO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337049", "006")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337049", " FURADEIRA DE CORREIA MARCA ROCK- NO ESTADO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337045", "007")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337045", " COMPRESSOR ATLAS COPCO MOR. GA 707 - COMP-LETO C/ PULMÃO DE AR- NO ESTADO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337063", "008")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337063", " 02 UN. - MACACO JACARÉ - CARGA PESADA - NO ESTADO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>5.800,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337065", "009")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337065", " MAQUINA DE SOLDA MILLER MOD. SYNCROWAVE 300 - MULTIPROCESSO - SUPORTA TIG ( IDEAL PARA ALIMINIO) TIG DC PULSADO E ELETRODO REVESTIDO - NO ESTADO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>8.900,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337050", "010")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337050", " SUCATA - 02 MOTORES CUMMINS DIESEL ESTACIONÁRIO / PARA RETIRAR PEÇAS - NO ESTADO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.950,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337051", "011")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337051", " MAQUINA DE SOLDA ELÉTRICA MARCA ESEBRA MOD,MGS250 - NO ESTADO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337052", "012")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337052", " FILTRO PRENSA PARA ÓLEO E DIESEL COM RESERVATÓRIO VERTICAL DE 500 LITROS / 600L/H OU 100LT/H - NO OESTADO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>7.200,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337055", "013")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337055", " PRENSA MECÂNICA PARA DOBRA DE PERFIL - CINCINAT CAPAC. DE DOBRA EM TODA EXTENSÃO DE1/8 ESPESSURA X 3.000MM - FUNCIONANDO NO ESTADO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337053", "014")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337053", " TESOURA COMBINADA 10 CV - FUNCIONANDO NO ESTADO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>8.900,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337061", "015")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337061", " TESOURA COMBINADA 4.4 CV - NO ESTADO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>7.700,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337059", "016")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337059", " PRENSA HIDRÁULICA MULLER MOD. TIPO CE 10041 ANO 1959 - CAPAC. 100 TON. SÉRIE 2947 - PESO 15 TON. - Dimensões: 2,0 x 2,5 x 3,5 - NO ESTADO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>62.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337064", "017")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337064", " FRESADORA UNIVERSAL ROMI MOD. U-20 C/ CABEÇOTE ANGULAR / MESA 250X 950 MM - NO ESTADO")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337057", "018")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337057", " FRESADORA UNIVERSAL INFRESA MOD. LAGUN 1350 C/ CABEÇOTE ANGULAR / MESA 300X 1350 MM - NO ESTADO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>34.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337054", "019")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337054", " GUARDA PÓ FILTRO MANGA - NO ESTADO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>680,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337056", "020")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337056", " TESOURA ELÉTRICA - CORTA CHAPA NO ESTADO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>780,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337066", "021")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337066", "COMPRESSOR FS CURTIS HTA 120 MOTOR 15 HP NO ESTADO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337067", "022")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337067", "TROLE MECÂNICO 3 TON. BERG STEEL - NO ESTADO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.350,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>