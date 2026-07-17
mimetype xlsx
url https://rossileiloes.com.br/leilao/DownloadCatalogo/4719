--- v0 (2026-06-19)
+++ v1 (2026-07-17)
@@ -191,51 +191,51 @@
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>PEÇAS PARA TRATORES, MÁQUINAS E IMPLEMENTOS AGRÍCOLAS</t>
+          <t>CAMINHÃO, PEÇAS PARA TRATORES, MÁQUINAS E IMPLEMENTOS AGRÍCOLAS</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>30/06/2026 11:00</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
@@ -277,1703 +277,1703 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337152", "000")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337152", " TRATOR MASSEY FERGUSSON MOD. 65X ANO 1976 - NO ESTADO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337166", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337166", " COMANDO HIDRÁULICO - RETRO ESCAVADEIRA MOD. FB80 - NO ESTADO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337180", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337180", " PEÇAS DO CUBO REDUTOR - ESCAVADEIRA CAT. MOD. 320D - NO ESTADO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337156", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337156", " MOTOR LATERAL - TRATOR ESCAVADEIRA MOD. D6N - NO ESTADO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337167", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337167", " PISTÃO TRATOR ESTEIRA D6N - NO ESTADO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337150", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337150", " PISTÃO CONCHA RETROESCAVADEIRA MOD. 580L - NO ESTADO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337153", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337153", " LOTE - ENGRENAGEM DE GIRO, 01 TANQUE HIDRÁULICO E 01 CAIXA DE FERRAMENTAS DA ESCAVADEIRA CAT, 320D - NO ESTADO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337169", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337169", " COMANDO HIDRÁULICO-PÁ CARREGADEIRA MICHIGAN MOD. 55C - NO ESTADO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337178", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337178", " 06 UN. - ORBITAL DE DIREÇÃO PARA MAQUINAS - NO ESTADO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337175", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337175", " CONVERSOR MICHIGAN MOD. 75III - NO ESTADO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337160", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337160", " 02 UN. - BOMBAS HIDRÁULICA E 02 UN. COMANDO HIDRÁULICO - NO ESTADO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337147", "012")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337147", " DIFERENCIAL DIANTEIRO PÁ CARREGADEIRA MICHAGAN 75III")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337176", "013")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337176", " DIFERENCIAL TRASEIRO RETROESCAVADEIRA JCB ( DESMONTADO - NO ESTADO)")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337170", "014")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337170", " TRANSMISSÃO COM CONVERSOR - TRATOR ESTEIRA CAT. D6N ( DESMONTADO -NO ESTADO)")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337163", "015")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337163", " PISTÃO DO LEVANTE ESCAVADEIRA MOD. 320D - NO ESTADO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337171", "017")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337171", " 03 UN. - RADIADORES ESCAVADEIRA CATERPILLAR MOD. 320D - NO ESTADO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337159", "018")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337159", " JOYSTICK TRATOR DE ESTEIRA MOD. D6N - NO ESTADO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337148", "019")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337148", " JUNTA GIRATÓRIA - RETROESCAVADEIRA MOD. 580L - NO ESTADO")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337174", "020")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337174", " LÂMINA COM " U " - TRATOR DE ESTEIRA CATERPILLAR MOD. D6N - NO ESTADO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337172", "021")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337172", " 02 UN. - CABINES DE TRATOR DE ESTEIRA CATERPILLAR MOD. D6N - NO ESTADO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337157", "022")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337157", " CABINE - ESCAVADEIRA CARTEPILLAR MOD. 320D - NO ESTADO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337162", "023")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337162", " TRANSMISSÃO - TRATOR DE ESTEIRA CATERPILLAR MOD. D6N ( MONTADA) NO ESTADO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337182", "024")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337182", "LÂMINA TRATOR DE ESTEIRA D6N ( DESMONTADO) - NO ESTADO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337149", "025")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337149", " CONVERSOR TRATOR ESTEIRA MOD. D6N ( MONTADO)- NO ESTADO")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337161", "026")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337161", " CARCAÇA DA TRANSMISSÃO - PÁ CARREGADEIRA KOMATSU MOD. WA320-1 NO ESTADO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337165", "027")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337165", " TORNO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337177", "028")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337177", " PÁ CARREGADEIRA CATEPILLAR MOD. 922 ANO 1976 - NO ESTADO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337154", "029")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337154", " 02 UN.- MOTORES M/BENZ 352 ( DESMONTADO) - NO ESTADO")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337173", "030")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337173", " BOMBA HIDRÁULICA - ESCAVADEIRA CATERPILLAR MOD. 320D - NO ESTADO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337155", "031")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337155", " LOTE DE PEÇAS PARA MOTORES - M/BENZ, CATERPILLAR, MINICARREGADEIRA - NO ESTADO")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337151", "032")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337151", " TRANSMISSÃO CLARK 18 MIL - NO ESTADO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337179", "033")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337179", " CUBOS TRATOR ESTEIRA CATERPILLAR MOD. D6N - NO ESTADO")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337168", "034")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337168", " LOTE DE TAMBORES DE MARCHAS PARA TRANSMISSÃO CLARCK 28 MIL, 18 MIL E 2420 - NO ESTADO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337158", "035")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337158", " TRANSMISSÃO PÁ CARREGADEIRA CARTEPILLAR MOD. 924HZ ( DESMONTADO ) - NO ESTADO")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337164", "036")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337164", " 02 UN. - ROLETE TRATOR DE ESTEIRA MOD. D6N - NO ESTADO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337181", "037")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337181", "COMPACTADOR DE SOLO TIPO SAPO - MOTOR HONDA - NO ESTADO")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337184", "101")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337184", " GRADE TATU MOD. GNL S-0814 ANO 2022 - 36 DISCOS ( NO ESTADO)")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337183", "102")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337183", " GRADE PESADA TATU - 18 DISCOS  (NO ESTADO)")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337185", "103")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337185", " APROX. 250 UN. DE MOURÕES DE EUCALIPTO - USADO NO ESTADO")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337186", "104")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337186", " BOMBA DE IRRIGAÇÃO - NO ESTADO")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337187", "105")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337187", " PULVERIZADOR JACTO MOD. 600 AGROTERRA - NOA ESTADO")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337189", "106")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337189", " PLANTADEIRA SUPER TATU PST 3 COM 6 LINHAS - NO ESTADO")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337188", "107")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337188", " GUINCHO BIG BAG CAPC. 2TON. MOD. BAG AGR 2000 - SANTA IZABEL ANO 2017 - NO ESTADO")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337191", "108")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337191", " DISTRIBUIDOR DE CALCÁRIO E COMPOSTA ORGÂNICO TATU MARCHESAN MOD. DCCO 2500 ANO 2007 - NO ESTADO")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337190", "109")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337190", " CARRETA TANQUE/PULVERIZADOR 2.000 LITROS MARCA KO - NO ESTADO")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337193", "110")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337193", " CONCHA PARA TRATOR / TRASEIRA MOD. SPC 220 SOBERANO")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337192", "111")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337192", " LOTE DE PNEUS E RODAS APROX. 18 UN. - NO ESTADO")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337195", "112")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337195", " BALANÇA ( ANTIGA) - NO ESTADO")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337194", "113")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337194", " SUPORTE TRIPLO PARA BICICLETAS - NO ESTADO")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337203", "500")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337203", " TRATOR MASSEY FERGUSSON MOD. MF 680 ANO 2001 - NO ESTADO")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>110.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337196", "501")</f>
       </c>
       <c r="B61" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337196", " M.BENZ/L1620 ANO 1997/1997 - COR VERMELHA-DIESEL - NO ESTADO")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337196", " M.BENZ / L1620 ANO 1997/1997 - COR VERMELHA-DIESEL")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>130.000,00</t>
+          <t>120.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337205", "502")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337205", " PLANTADEIRA MASSEY FERGUSON MOD. 510M45 ANO 2015 - NO ESTADO")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337200", "503")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337200", " PLANTADEIRA KUHN MOD. PDM PG 1000 ANO 2010 - NO ESTADO")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337206", "504")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337206", " PULVERIZADOR DE ARRASTO JACTO MOD. 2000 ANO 2001")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337198", "505")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337198", " DISTRIBUIDOR NOGUEIRA ANO 2000 - 1.500 KG CAPACIDADE")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337201", "506")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337201", " 02 UN. - PNEU COM RODA ORIGINAL JOHN DEERE")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337199", "507")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337199", " 02 UN. - PNEU COM RODA ORIGINAL JOHN DEERE")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337204", "508")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337204", " 02 UN. - PNEU COM RODA ORIGINAL JOHN DEERE")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337197", "509")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337197", " 02 UN. - PNEU COM RODA ORIGINAL JOHN DEERE")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337202", "510")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337202", " GRADE ARRADO 20 DISCOS 32 POLEGADAS")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>