--- v0 (2026-06-19)
+++ v1 (2026-07-17)
@@ -277,2011 +277,2011 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337320", "000")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337320", "01 un. Chiller York 250 trs. Condensação a Ar 380v Partida em rampa./ Gás  R134 A/ Modelo : YCIV0207PA40BABBX / Fabricação  Set/2010")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>180.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337289", "001")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337289", " MOTONIVELADORA XCMG ANO MOD. SR180")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>105.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337284", "002")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337284", " REBOQUE - ESTRUTURA DE PAINEL DE MENSAGEM VARIAVEL /REBOQUE - PMV/ANO 2010")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337291", "003")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337291", " REBOQUE - ESTRUTURA DE PAINEL DE MENSAGEM VARIAVEL/REBOQUE - PMV/ANO 2010")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337286", "004")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337286", " 01 UM. MOTOR SCANIA")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337287", "005")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337287", " CARRETINHA CONVIVENCIA COM BANHEIRO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337292", "006")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337292", " ROLO COMPACTADOR TERRA TEMA MOD. SP6000")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337293", "007")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337293", " ESCAVADEIRA-LIEBHERR MOD. 942 ANO 1997")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337295", "008")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337295", " VW - CAMINHAO BASCULANTE VW/24.220 - ANO 1999")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337294", "009")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337294", "CAMINHÃO VW/12.130 ANO 1986 - BAÚ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337288", "010")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337288", " FORD/F12.000 - CHASSI")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337296", "011")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337296", "ROLO COMPACTADOR MULLER MOD. VAP 55 - NO ESTADO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337285", "013")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337285", " ROLO COMPACTADOR HYSTER 621/41 ANO 1973")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337290", "014")</f>
       </c>
       <c r="B24" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337290", "CAMINHAO PRANCHA- VW / 22.160 ANO 1987")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337290", "CAMINHÃO PRANCHA- VW / 22.160 ANO 1987")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>47.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337297", "101")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337297", " 05 PÇS. GAVETEIRO ROLANTE MARCA RICCO 03 GAVETAS")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337298", "102")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337298", " 05 PÇS MESA APARADOR P/ LOJA GRANDE")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337299", "103")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337299", " 04 PÇS. MESA APARADOR P/ LOJA PEQUENA")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337300", "104")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337300", " 02 PÇS. ARMÁRIO EM MADEIRA DE CHÃO BOTICÁRIO 04 PORTAS")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337305", "105")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337305", " 45 PÇS. PRATELEIRA DE MADEIRA REVESTIDA - MDF")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337302", "106")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337302", " 106 PÇS. PRATELEIRA DE MADEIRA REVESTIDA - MDF")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337301", "107")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337301", " 120 PÇS. PRATELEIRA DE MADEIRA REVESTIDA - MDF")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337304", "108")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337304", " 23 PÇS. PRATELEIRA DE MADEIRA REVESTIDA - MDF")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337306", "109")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337306", " 1.000 PÇS. SUPORTE DE MADEIRA PARA TRANSPORTE - MDF")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337303", "110")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337303", " 01 PÇS. CONTROLADOR DE MOTOR Ab - AB QUALITY")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337313", "111")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337313", " 15 PÇS. APARELHO TELEFÔNICO INTELBRÁS")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337308", "112")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337308", " 15 PÇS. APARELHO TELEFÔNICO INTELBRÁS")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337310", "113")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337310", " 10 PÇS. SERPENTINA EVAPORADORA YORK (P)")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337307", "114")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337307", " 22 PÇS. ELETROVENTILADOR EVAPORADORA YORK")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337311", "115")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337311", " 10 PÇS. JOHNSON CONTROLS")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337309", "116")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337309", " 01 PÇ. MÁQUINA DE SOLDA BGA REATRABALHO IRPL550A - ERSA")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337312", "117")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337312", " 10 PÇS. BOMBA DRENO CASSETE YORK TAM. P")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337314", "118")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337314", " 12 PÇS. BOMBA DRENO CASSETE YORK TAM. G")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337318", "119")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337318", " 22 PÇS. SENSOR TERMOSTATO CASSETE YORK")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337315", "120")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337315", " 12 PÇS. SERPENTINA EVAPORADORA YORK (G)")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337316", "121")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337316", " 10 PÇS. JOHNSON CONTROLS")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337317", "122")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337317", " 10 PÇS. JOHNSON CONTROLS")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337319", "123")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337319", " 22 PÇS. PLACA ELETRONICA CASSETE YORK")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337336", "201")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337336", "UNIDADE DE DRAGAGEM ")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337325", "202")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337325", " GARRA FLORESTAL")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>400.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337321", "203")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337321", " ESTEIRA  MEDINDO 1.5 M DE COMPRIMENTO E 0,40 M DE LARGURA")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337323", "204")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337323", " ELEVADOR DE CARGA  - CAPACIDADE 800 KGS")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337338", "205")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337338", " ELEVADOR DE CARGA  - CAPACIDADE 800 KGS")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337339", "206")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337339", "CONTAINER REFRIGERADO PIT STOP - 2,50 mts X 6,00 mts.")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337324", "207")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337324", " MAQUINA DE CORTAR TIRAS DE BORRACHA")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337340", "208")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337340", "APROX. 800 ROLOS DE FITA RIBOM TAMANHOS DIVERSOS")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337322", "209")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337322", " EQUIPAMENTO PARA MISTURAR")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337328", "210")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337328", "Secador de ar Marca: Zeks Modelo 400HSGA400")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337326", "211")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337326", " 02 UN. TÚNEL DE ENCOLHIMENTO SLIVIS / VOLTAGEM 220")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337341", "212")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337341", "INVERSOR WEG 2CV - SEMI NOVO( NO ESTADO)")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337346", "213")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337346", "BANCO DE CAPACITOR 200 KVAR")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337347", "214")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337347", "BANCO DE CAPACITOR 125 KVAR")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337329", "215")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337329", "SIDE FEEDER")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337327", "216")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337327", "TANQUE PP 1.600 LITROS")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337337", "217")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337337", "APROX. 500 UN. CAPACITORES MARCA WEG")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337330", "218")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337330", "SIDE FEEDER")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337331", "219")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337331", "03 UN. DISJUNTORES MARCA GE ")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337332", "220")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337332", "SILO EM AÇO INOX COM VALVULA  - SEM USO")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337333", "221")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337333", "MOTOBOMBA DE ENGRENAGEM 20CV ")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337334", "222")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337334", "INVERSOR SOLAR FOTOVOLTAICO ABB - MOD.PVS-120-TL  - BRANCA - REVISADO")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337335", "223")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337335", "1 SILO DE ARMAZENAMENTO 50M³,   1 ELEVADOR DE CANECA, 1 SILO DE SECAR MACADAMIA, 1 RISCA TRANSPORTADORA E 1 DESPELADOR ")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337342", "224")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337342", "07 UN. - TANQUES DE GALVANOPLASTIA  - MEDIDAS DIVERSAS")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337343", "225")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337343", "01 UN. TIFOR 5TON. COM 50 METROS DE CABO")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337345", "226")</f>
       </c>
       <c r="B73" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337345", "01 UN. CAÇAMBA DE LIXO  - PARA CAMINHÃO 3/4")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337344", "227")</f>
       </c>
       <c r="B74" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337344", "01 UN. CAÇAMBA DE LIXO  - PARA CAMINHÃO 3/4")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337352", "228")</f>
       </c>
       <c r="B75" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337352", " PAINEL ELÉTRICO ( DESMONTADO) - NO ESTADO")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337348", "229")</f>
       </c>
       <c r="B76" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337348", " PAINEL ELÉTRICO ( DESMONTADO) - NO ESTADO")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337349", "230")</f>
       </c>
       <c r="B77" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337349", " PAINEL ELÉTRICO ( DESMONTADO) - NO ESTADO")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337351", "231")</f>
       </c>
       <c r="B78" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337351", " PAINEL ELÉTRICO ( DESMONTADO) - NO ESTADO")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337350", "232")</f>
       </c>
       <c r="B79" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337350", " PAINEL ELÉTRICO ( DESMONTADO) - NO ESTADO")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337354", "233")</f>
       </c>
       <c r="B80" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337354", " PALETEIRA ELÉTRICA CAPACIDADE 1.800 KILOS - NO ESTADO")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337353", "234")</f>
       </c>
       <c r="B81" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/337353", " APROX. 700 KILO DE ANILHAS E ALTERES PARA ACADEMIA - NO ESTADO")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>