--- v0 (2026-06-25)
+++ v1 (2026-07-17)
@@ -277,975 +277,975 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338060", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338060", " Lote com: 11 itens - telefones sem uso GXP 1628B")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338048", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338048", " Lote com: 04 PCs - 8Gb - 1TBhd cada - i3 de 7Gen e i5 4Gen - funcionando")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338050", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338050", " Lote com: 5 Pcs - 3 pentium 4560 4gb 120 ssd e 2 i5 8gb 1Tb 6Gen - funcionando")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>750,00</t>
+          <t>800,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338049", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338049", " Lote com: 8 Pcs i3 8gb 1 Tb hd 4Gen. - funcionando")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338061", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338061", " Lote com: 8 Pcs i3 8gb 1 Tb hd 4Gen. - funcionando")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338056", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338056", " Lote com: 8 Pcs i3 8gb 1 Tb hd 4Gen. - funcionando")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338062", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338062", " Lote com: 8 Pcs i3 8gb 1 Tb hd 4Gen. - funcionando")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338054", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338054", " Lote com: 8 pcs 8gb 1TB hd 4Gen. todos funcionando")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>1.300,00</t>
+          <t>1.400,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338058", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338058", " Lote com: 4 Pcs 4gb 500 e 1 Tb hd e 5 monitores 22 pol - funcionando")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>400,00</t>
+          <t>450,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338052", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338052", " Lote com: 1 Pc i5 8gb 1Tb hd 4Gen. e 6 monitores 22 - funcionando")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338051", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338051", " Lote com: 11 Pcs i3 4Gen. 6 com 8gb ram 5 sem memória 1Tb hd - funcionando")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338059", "012")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338059", " Lote com:  Teclados - mouses - 5 pcs - 3 no break")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>150,00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338053", "013")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338053", " Lote com: 3 conjuntos no breaks")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>800,00</t>
+          <t>850,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338057", "015")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338057", " Lote com: 10 Poltronas BRNO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338064", "016")</f>
       </c>
       <c r="B25" s="4" t="s">
-        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338064", " Lote com: 02 Vending Machine - Mr. Candy")</f>
+        <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338064", " Lote com: 05 Vending Machine - Mr. Candy")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>750,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338063", "017")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338063", " Lote com: 02 Vending Machine - Mr. Candy")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338065", "018")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338065", " Lote com: 02 Vending Machine - Mr. Candy")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338066", "019")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338066", " Lote com: 2 DVRs sendo 1 4k e 1 1080 - funcionando todos canais")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338068", "020")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338068", " Conjunto de estetica maca,escada,banco,armario e cortina blackout - Sem uso")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338073", "021")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338073", " Tv 65 pol philco 4k - com pequeno detalhe - funcionando")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338070", "022")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338070", " Lote com: 25 relógios")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338071", "023")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338071", " Lote com: Mesa - 3 cadeiras - chapa - fogão e forno")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338069", "024")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338069", " Lote com: 2 poltronas costela base giratória")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338067", "025")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338067", " Lote com: 10 longarinas - 3 lugares")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338075", "026")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338075", " Lote com: 30 poltronas")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338072", "027")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338072", " Lote com: 2 enceradeiras industriais 110v - funcionando")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338074", "028")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338074", " Lote com: 15 arquivos de aço SCHEFFER")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338078", "029")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338078", " Lote com: 15 arquivos de aço SCHEFFER")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338076", "030")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338076", " Lote com: 08 arquivos de aço SCHEFFER")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338077", "031")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338077", " Lote com: 08 arquivos de aço SCHEFFER")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338079", "032")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338079", " Lote com: 08 paletes, carrinhos e 13 grades")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338080", "034")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338080", "Lote com: 10 armarinhos de cpu")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338081", "035")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338081", "Lote com: 10 armarinhos de cpu")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338082", "036")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338082", "Lote com: 10 armarinhos de cpu")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>