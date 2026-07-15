--- v0 (2026-06-25)
+++ v1 (2026-07-15)
@@ -1038,51 +1038,51 @@
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338130", "064")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338130", " TRANSMISSÃO CAT 621B")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338083", "065")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338083", " TRANSMISSÃO CAT D7E")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
@@ -2494,51 +2494,51 @@
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338270", "218")</f>
       </c>
       <c r="B90" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338270", " RODA COM PNEU 23.5-25 (UNIDADE)")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338274", "219")</f>
       </c>
       <c r="B91" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338274", " RODA COM PNEU 11.00-22 (UNIDADE)")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
@@ -2606,51 +2606,51 @@
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338271", "223")</f>
       </c>
       <c r="B94" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338271", " RODA COM PNEU LIUGONG 14-17 (2 UNIDADES )")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338300", "225")</f>
       </c>
       <c r="B95" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338300", " RADIADOR CAT 312 DL")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
@@ -4963,163 +4963,163 @@
       <c r="F177" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338250", "370")</f>
       </c>
       <c r="B178" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338250", " CONJUNTO DE LAMINA COMPLETO ARTICULADA D6M , PARA ADAPTAÇAO D5,D6,D4 SR , D30, D50 SHANTUI E OUTROS")</f>
       </c>
       <c r="C178" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338251", "371")</f>
       </c>
       <c r="B179" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338251", " MOTOR CAT 3406")</f>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338252", "372")</f>
       </c>
       <c r="B180" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338252", " BOMBA HIDRAULICA CAT 320B")</f>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338248", "373")</f>
       </c>
       <c r="B181" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338248", " TRANSMISSÃO L 120F")</f>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338249", "374")</f>
       </c>
       <c r="B182" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338249", " MOTOR MWM 226")</f>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338253", "375")</f>
       </c>
       <c r="B183" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338253", " BOMBA HIDRAULICA S90 FE 105")</f>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -5271,779 +5271,779 @@
       <c r="F188" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338256", "381")</f>
       </c>
       <c r="B189" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338256", " MOTOR CAT 3116")</f>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338261", "382")</f>
       </c>
       <c r="B190" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338261", " TRANSMISSÃO CAT 938-G2")</f>
       </c>
       <c r="C190" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D190" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338260", "383")</f>
       </c>
       <c r="B191" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338260", " TRANSMISSÃO CAT 950G")</f>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338262", "384")</f>
       </c>
       <c r="B192" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338262", " TRANSMISSÃO CAT 950F")</f>
       </c>
       <c r="C192" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D192" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338264", "385")</f>
       </c>
       <c r="B193" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338264", " REDUTOR DE GIRO CAT 336D")</f>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338263", "386")</f>
       </c>
       <c r="B194" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338263", " COMANDO HIDRAULICO CAT 320D")</f>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>4.200,00</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338305", "387")</f>
       </c>
       <c r="B195" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338305", " CONCHA COM H E PISTÕES CAT 955L")</f>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338330", "389")</f>
       </c>
       <c r="B196" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338330", " JOGO DE ROLETES CAT D8L")</f>
       </c>
       <c r="C196" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D196" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
-          <t>8.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F196" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338309", "391")</f>
       </c>
       <c r="B197" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338309", " MOTOVIVELADORA CAT 120 B (PARCIAL)")</f>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338313", "392")</f>
       </c>
       <c r="B198" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338313", " LÂMINA COM H E PISTÕES CAT D6M")</f>
       </c>
       <c r="C198" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D198" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338311", "393")</f>
       </c>
       <c r="B199" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338311", " PAR DE ESTEIRAS CAT D6M")</f>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
-          <t>7.500,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338314", "394")</f>
       </c>
       <c r="B200" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338314", " CABINE FLORESTAL CAT D6M")</f>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
-          <t>8.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338325", "395")</f>
       </c>
       <c r="B201" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338325", " RADIADOR CAT 621S")</f>
       </c>
       <c r="C201" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D201" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>4.500,00</t>
         </is>
       </c>
       <c r="F201" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338323", "396")</f>
       </c>
       <c r="B202" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338323", " CONCHA HYUNDAY 520")</f>
       </c>
       <c r="C202" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D202" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>4.500,00</t>
         </is>
       </c>
       <c r="F202" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338321", "397")</f>
       </c>
       <c r="B203" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338321", " CONCHA FIATALIS S90")</f>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338328", "401")</f>
       </c>
       <c r="B204" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338328", " MOTOR DE GIRO CAT 330")</f>
       </c>
       <c r="C204" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>4.500,00</t>
         </is>
       </c>
       <c r="F204" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338329", "402")</f>
       </c>
       <c r="B205" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338329", " PISTÕES KOMATSU D.41")</f>
       </c>
       <c r="C205" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D205" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F205" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338318", "403")</f>
       </c>
       <c r="B206" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338318", " SAPATAS COMATSU D.41")</f>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338312", "404")</f>
       </c>
       <c r="B207" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338312", " RODA GUIA KOMATSU D.41")</f>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F207" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338324", "405")</f>
       </c>
       <c r="B208" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338324", " PISTÕES GÊMEOS HYUNDAI 160")</f>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
-          <t>8.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F208" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338327", "406")</f>
       </c>
       <c r="B209" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338327", " PAR DE TRUQUES COM RODA GUIA CAT D6M")</f>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
-          <t>8.000,00</t>
+          <t>6.500,00</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338326", "407")</f>
       </c>
       <c r="B210" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338326", " PAR DE RODAS GUIA COM GARFO CAT D8K")</f>
       </c>
       <c r="C210" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D210" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E210" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F210" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338306", "408")</f>
       </c>
       <c r="B211" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338306", " RADIADOR CAT 120 B")</f>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>1.900,00</t>
         </is>
       </c>
       <c r="F211" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338307", "409")</f>
       </c>
       <c r="B212" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338307", " RODA GUIA KOMATSU D155")</f>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>2.900,00</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338308", "410")</f>
       </c>
       <c r="B213" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338308", " CONCHA DA ESCAVADEIRA VOLVO EC 460 BLC")</f>
       </c>
       <c r="C213" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D213" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F213" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338310", "411")</f>
       </c>
       <c r="B214" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338310", " PAR DE COMANDO FINAL JCB 330")</f>
       </c>
       <c r="C214" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D214" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F214" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338315", "412")</f>
       </c>
       <c r="B215" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338315", " BOMBA HIDRÁULICA BOBCAT")</f>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
-          <t>4.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338317", "413")</f>
       </c>
       <c r="B216" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338317", " BLOCO DO MOTOR CAT 3406")</f>
       </c>
       <c r="C216" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D216" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -6139,79 +6139,79 @@
       <c r="F219" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338316", "417")</f>
       </c>
       <c r="B220" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338316", "[ VÍDEO ] PÁ CARREGADEIRA CATERPILLAR 966 H (OPERACIONAL)")</f>
       </c>
       <c r="C220" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D220" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E220" s="5" t="inlineStr">
         <is>
-          <t>100.000,00</t>
+          <t>75.000,00</t>
         </is>
       </c>
       <c r="F220" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338348", "420")</f>
       </c>
       <c r="B221" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338348", " TRANSMISSÃO KOMATSU D.41 (COMPLETA )")</f>
       </c>
       <c r="C221" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>20.000,00</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338336", "421")</f>
       </c>
       <c r="B222" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338336", " CABINE CATERPILLAR 320 D2 (VAZIA)")</f>
       </c>
       <c r="C222" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D222" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -6307,107 +6307,107 @@
       <c r="F225" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338339", "427")</f>
       </c>
       <c r="B226" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338339", " PAR DE COMANDO FINAL VOLVO EC 460")</f>
       </c>
       <c r="C226" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D226" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>10.000,00</t>
         </is>
       </c>
       <c r="F226" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338333", "428")</f>
       </c>
       <c r="B227" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338333", " PAR DE RODA MOTRIZ HYUNDAI R 520")</f>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>10.000,00</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338332", "429")</f>
       </c>
       <c r="B228" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338332", " PAR DE COMANDO FINAL CATERPILLAR 330 B")</f>
       </c>
       <c r="C228" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D228" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E228" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>10.000,00</t>
         </is>
       </c>
       <c r="F228" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338331", "430")</f>
       </c>
       <c r="B229" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338331", " PAR DE RODA MOTRIZ CATERPILLAR D8K")</f>
       </c>
       <c r="C229" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D229" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -6783,51 +6783,51 @@
       <c r="F242" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338357", "446")</f>
       </c>
       <c r="B243" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338357", " CABEÇOTE CATERPILLAR 3406")</f>
       </c>
       <c r="C243" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D243" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F243" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338358", "447")</f>
       </c>
       <c r="B244" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338358", " BOMBA HIDRÁULICA CATERPILLAR 330 B")</f>
       </c>
       <c r="C244" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D244" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -6979,51 +6979,51 @@
       <c r="F249" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338352", "453")</f>
       </c>
       <c r="B250" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338352", " MOTOR CATERPILLAR 3306 COM INJEÇÃO ELETRÔNICA (FUNCIONANDO)")</f>
       </c>
       <c r="C250" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D250" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E250" s="5" t="inlineStr">
         <is>
-          <t>45.000,00</t>
+          <t>25.000,00</t>
         </is>
       </c>
       <c r="F250" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338361", "465")</f>
       </c>
       <c r="B251" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338361", " MOTOR CUMMINS ELÉTRICO")</f>
       </c>
       <c r="C251" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D251" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -7035,51 +7035,51 @@
       <c r="F251" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338362", "466")</f>
       </c>
       <c r="B252" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338362", " MOTOR JCB 330")</f>
       </c>
       <c r="C252" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D252" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E252" s="5" t="inlineStr">
         <is>
-          <t>12.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F252" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338363", "468")</f>
       </c>
       <c r="B253" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338363", " RODA COM PNEU CAT 950 H / 962 H")</f>
       </c>
       <c r="C253" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D253" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -7175,79 +7175,79 @@
       <c r="F256" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338148", "475")</f>
       </c>
       <c r="B257" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338148", " BOMBA HIDRAULICA CAT 330 B")</f>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D257" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F257" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338150", "476")</f>
       </c>
       <c r="B258" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338150", " BOMBA HIDRAULICA CAT 330 C")</f>
       </c>
       <c r="C258" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D258" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E258" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F258" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338149", "477")</f>
       </c>
       <c r="B259" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338149", " BOMBA HIDRAULICA VOLVO EC 460")</f>
       </c>
       <c r="C259" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D259" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -7455,51 +7455,51 @@
       <c r="F266" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338142", "486")</f>
       </c>
       <c r="B267" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338142", " MOTOR CUMMINS ELETRÔNICO")</f>
       </c>
       <c r="C267" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D267" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F267" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338143", "487")</f>
       </c>
       <c r="B268" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338143", " MOTOR DE GIRO CATERPILLAR 330 C")</f>
       </c>
       <c r="C268" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D268" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -7567,51 +7567,51 @@
       <c r="F270" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338145", "491")</f>
       </c>
       <c r="B271" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338145", " PAR DE COMANDO FINAL JCB 360")</f>
       </c>
       <c r="C271" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D271" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F271" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338146", "492")</f>
       </c>
       <c r="B272" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338146", " JOGO DE ROLETES KOMATSU D85 (18 UNIDADES )")</f>
       </c>
       <c r="C272" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D272" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -7651,56 +7651,56 @@
       <c r="F273" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338156", "494")</f>
       </c>
       <c r="B274" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338156", " MOTOR CATERPILLAR 988")</f>
       </c>
       <c r="C274" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D274" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>10.000,00</t>
         </is>
       </c>
       <c r="F274" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338154", "495")</f>
       </c>
       <c r="B275" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338154", " MOTOR PERKINS 4 CILINDROS")</f>
       </c>
       <c r="C275" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D275" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
@@ -7791,79 +7791,79 @@
       <c r="F278" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338139", "501")</f>
       </c>
       <c r="B279" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338139", " JOGO DE ROLETES VOLVO EC 460 (18 UNIDADES )")</f>
       </c>
       <c r="C279" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D279" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
-          <t>12.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F279" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338141", "502")</f>
       </c>
       <c r="B280" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338141", " JOGO DE ROLETES HYUNDAI R 220 (18 UNIDADES)")</f>
       </c>
       <c r="C280" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D280" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E280" s="5" t="inlineStr">
         <is>
-          <t>12.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F280" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338157", "503")</f>
       </c>
       <c r="B281" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338157", " JOGO DE ROLETES NEW HOLLAND S.90 (16 UNIDADES)")</f>
       </c>
       <c r="C281" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D281" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -7903,51 +7903,51 @@
       <c r="F282" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338158", "505")</f>
       </c>
       <c r="B283" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338158", " JOGO DE ROLETES CATERPILLAR D8L (16 UNIDADES)")</f>
       </c>
       <c r="C283" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D283" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F283" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338169", "506")</f>
       </c>
       <c r="B284" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338169", " PAR DE PNEUS 23-5 R25")</f>
       </c>
       <c r="C284" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D284" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -7959,163 +7959,163 @@
       <c r="F284" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338161", "507")</f>
       </c>
       <c r="B285" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338161", " RIPPER CATERPILLAR D6T")</f>
       </c>
       <c r="C285" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D285" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F285" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338168", "508")</f>
       </c>
       <c r="B286" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338168", " RADIADOR CATERPILLAR D6T")</f>
       </c>
       <c r="C286" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D286" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E286" s="5" t="inlineStr">
         <is>
-          <t>18.000,00</t>
+          <t>9.000,00</t>
         </is>
       </c>
       <c r="F286" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338162", "509")</f>
       </c>
       <c r="B287" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338162", " CABINE MOTONIVELADORA VOLVO G-940")</f>
       </c>
       <c r="C287" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D287" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F287" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338136", "510")</f>
       </c>
       <c r="B288" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338136", " PAR DE TRUQUE CATERPILLAR")</f>
       </c>
       <c r="C288" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D288" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E288" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F288" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338135", "511")</f>
       </c>
       <c r="B289" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338135", " PAR DE TRUQUE CATERPILLAR D6D")</f>
       </c>
       <c r="C289" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D289" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F289" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="5" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338138", "512")</f>
       </c>
       <c r="B290" s="4" t="s">
         <f>=HYPERLINK("https://rossileiloes.com.br/lote/detalhe/338138", " BLOCO MERCEDES BENS OM 906 L.A")</f>
       </c>
       <c r="C290" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D290" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>